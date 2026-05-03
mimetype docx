--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Allaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 01/04/63. Marié, 3 enfants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Mathématiques Appliquées à l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse postale:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Mathématiques Appliquées</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">91198 PALAISEAU Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél: 01 69 33 46 11</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax: 01 69 33 46 46</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire.allaire@polytechnique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993Habilitation à diriger des recherches, Université Pierre et Marie Curie.1989Docteur de l'Université Pierre et Marie Curie (spécialité : Mathématiques). Thèse intitulée &amp;quot;Homogénéisation des équations de Navier-Stokes&amp;quot; sous la direction de F. Murat et J.P. Puel.1986Ingénieur diplomé de l'Ecole Polytechnique (promotion 1983). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013Prix Dargelos de l'AX (association des anciens élèves et diplômés de l'Ecole Polytechnique).2011Grand Prix de la Fondation d'entreprise EADS (sciences et ingénierie) de l'Académie des Sciences de Paris.2007Conférencier pleinier au Congrès International de Mathématiques Appliquées et Industrielles,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  à Zurich.1997Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du Concours Seymour Cray, avec S. Aubry, E. Bonnetier, F. Jouve.1996Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blaise Pascal du Gamni-Smai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  décerné par l'Académie des Sciences de Paris.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Mathématiques Appliquées à l'Ecole Polytechnique.Depuis 1997</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'Energie Atomique (CEA Saclay).De 1997 à 2000Professeur au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6), et Maitre de Conférences à temps partiel à l'Ecole Polytechnique.De 1994 à 1997Professeur associé à temps partiel au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6).De 1989 à 1997Chercheur au Commissariat à l'Energie Atomique (CEA Saclay), Département de Mécanique et de Technologie, Service d'Etudes des Réacteurs et de Mathématiques Appliquées.De 1989 à 1990&amp;quot;Visiting member&amp;quot; au Courant Institute of Mathematical Sciences (New York University).De 1986 à 1989Doctorant au Service d'Etudes des Réacteurs et de Mathématiques Appliquées du CEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités éditoriaux de:ESAIM/COCV (Control, Optimization and Calculus of Variations),Structural and Multidisciplinary Optimization,Annali dell'Universita di Ferrara,Discrete and Continuous Dynamical Systems B,Computational and Applied Mathematics,Mathematical Models and Methods in Applied Sciences (M3AS),SeMA Journal,OGST (Oil and Gas Science and Technology).Journal de l'Ecole Polytechnique, Mathématiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMARK ON SELF-ADJOINT PROBLEMS IN THE OPTIMIZATION OF NON-LINEAR MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Peter Lax (1926-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue of Comptes Rendus Mécanique in the memory of Roland Glowinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivette Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351 (S1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility constraints in structural optimization via distance functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 484, pp.112083. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping optimization of viscoelastic thin structures, application and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (7), pp.149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-023-03602-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCURRENT SHAPE OPTIMIZATION OF THE PART AND SCANNING PATH FOR POWDER BED FUSION ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.697-722. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1461976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled topology optimization of structure and connections for bolted mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME DEPENDENT SCANNING PATH OPTIMIZATION FOR THE POWDER BED FUSION ADDITIVE MANUFACTURING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.103122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2021.103122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear boundary condition for non-ideal electrokinetic equations in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (12), pp.4203-4234. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2022.2080672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of supports with imperfect bonding in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of structures undergoing brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 458, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part and supports optimization in metal powder bed additive manufacturing using simplified process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Betbeder-Lauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.114975. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING OPTIMIZATION OF VISCOELASTIC CANTILEVER BEAMS AND PLATES UNDER FREE VIBRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched nonconforming multiscale finite element method for Stokes flows in heterogeneous media based on high-order weighting functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M141926X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress minimization for lattice structures. Part I: Micro-structure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379 (2201), pp.20200109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-fitted topology optimization of 2D and 3D fluid-to-fluid heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376, pp.113638. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization in quasi-static plasticity with hardening using a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-021-03034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259408v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological sensitivity analysis with respect to a small idealized bolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.115-146. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-03-2021-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of an imperfect interface: steady-state heat diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191 (1), pp.169-201. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-021-01928-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for computing shape derivatives of geometric constraints along rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.181-228. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null space gradient flows for constrained optimization with applications to shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE MANUFACTURING SCANNING PATHS OPTIMIZATION USING SHAPE OPTIMIZATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2437-2466. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-020-02614-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410481v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support optimization in additive manufacturing for geometric and thermo-mechanical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2377-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of connections in mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-d topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.108994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of thermal fluid-structure systems using body-fitted meshes and parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417, pp.109574. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy‐donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under internal porosity constraints using topological derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Martínez-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Periago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Coupled Thermal Fluid-Structure Problem in a Level Set Mesh Evolution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.413-458. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-018-00185-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686770v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.2197-2229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account thermal residual stresses in topology optimization of structures built by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Jakabčin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.2313-2366. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202518500501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic shape optimization using the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.556-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal basis approaches in shape and topology optimization of frequency response problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (8), pp.1258-1299. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of dispersive coefficients in the homogenization of the wave equation in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (2), pp.265-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supports for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.2493-2515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Navier-Stokes Equations for Aeroacoustics using Stabilized Finite Elements: Boundary Conditions and Industrial Application to Aft-Fan Noise Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF STOKES SYSTEM USING BLOCH WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhin Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.525-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric constraints for shape and topology optimization in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Couvelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.933-965. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-017-1383-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354004v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of dielectrics and conductors in electrostatic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.233-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of a layer by layer mechanical constraint for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6), pp.699-717. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.295-328. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a level-set based shape and topology optimization method for the wear of composite materials with geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sidebottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Krick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1512-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic behaviour of the kernel of an adjoint convection-diffusion operator in a long cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (4), pp.1123-1148. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/RMI/965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimisation with the level set method for contact problems in linearised elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.249-292. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media:derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. IFP Energies Nouvelles Conference: SimRace 2015: Numerical Methods and High Performance Computing for Industrial Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (2), pp.E1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness control in structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1349-1382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order shape derivatives along normal trajectories, governed by Hamilton-Jacobi equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léopold Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two-scale asymptotic expansions and Bloch wave expansions for the homogenization of periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (3), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-016-0067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking sequence and shape optimization of laminated composite plates via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.168-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approximation method in shape optimization under random uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.83-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Error Estimate of a Multiscale Finite Element Method for Transport Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Enchéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of adjoint methods for sensitivity analysis, uncertainty quantification and optimization in numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieurs de l'Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 836, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization with a level set based mesh evolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.doi:10.1016/j.cma.2014.08.028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material interface effects on the topology optimization of multi-phase structures using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-014-1074-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized approach to worst-case design in parametric and geometric shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (11), pp.2199-2257. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202514500195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.576-611. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2013076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order corrector in the homogenization of a conductive-radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2013.18.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a Conductive, Convective and Radiative Heat Transfer Problem in a Heterogeneous Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (3), pp.1136-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesh evolution algorithm based on the level set method for geometry and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (4), pp.711-715. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-0929-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of Bloch Wave Packets for Maxwell's Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapia Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1350040. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219199713500405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'inégalité perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of micro-mechanisms by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2-4), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.405-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in porous media and competition between bulk and surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.788-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a One-Dimensional Spectral Problem for a Singularly Perturbed Elliptic Operator with Neumann Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nonstationary convection-diffusion equation in a thin rod and in a layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (1), pp.53-95. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03322605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry optimization of elastic structures by exact deformation of simplicial mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 349 (17-18), pp.999--1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (6), pp.063701. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Low-contrast Two-phase Structures For the Wave Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1499--1538. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202511005477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and fracture evolution in brittle materials by shape optimization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Goethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 230 (12), pp.5010--5044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of nonlinear reaction-diffusion equation with a large reaction term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell'Universita di Ferrara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of high frequency waves propagating in a locally periodic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Friz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140A, pp.897-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a coupled FV/FE multiscale method to cement media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laucoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Montarnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (III) : Optimisation topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Design-et-formes-optimales-III.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (10-11), pp.1445-1467. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036810902922590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a conductive and radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Ganaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.1148-1170. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080714737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffractive behavior of the wave equation in periodic media: weak convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 188, pp.561-590. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10231-008-0089-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (I): Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Design-et-formes-optimales-I.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Asymptotic Models for Arrays of Underground Waste Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88, pp.1445-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (II) : Optimisation géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Design-et-formes-optimales-II.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum stress optimal design with the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.909-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization of the robust compliance via the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (14), pp.43--70. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the Schrodinger equation with a time oscillating potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Optimization with FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEST-CASE NO 19: SHOCK-BUBBLE INTERACTION (PN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1-3), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/multscientechn.v16.i1-3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization using sensitivity analysis and a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Maria Toader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194, pp.363-393. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of periodic systems with large potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 174 (2), pp.179--220. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-004-0332-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (6), pp.1413--1446. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2003.52.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization for a 1-D eigenvalue problem in a periodic medium with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 181 (3), pp.247--282. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s102310100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a spectral problem in neutronic multigroup diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (1-2), pp.91--117. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00112-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and two-scale convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1482-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-Fitted Level-Set Topology Optimization for Synchronous Reluctance Machines with Free Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Eduardo Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise 3D reactor core calculation using Spherical Harmonics and Discontinuous Galerkin Finite Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Zmijarevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2022 - International Conference on Physics of Reactors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, United States. pp.1224-1233, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/PHYSOR22-37354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme de poutres et plaques viscoélastiques en vibration libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent shape optimization of the part and scanning path for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSMO, 14th World Congress of Structural and Multidsiciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique en mécanique de contact par la méthode des lignes de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoire pour le procédé de fabrication Laser Powder Bed Fusion (LPBF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Path Optimization For Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Congress of Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing processes: an overview of some recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cedya + CMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared By Neutron Diffusion, Heat Transfer And Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C - 2017 International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of oriented and parametric cellular structures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPOLEV: Topological optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un couplage &amp;quot;intriqué&amp;quot; entre thermomécanique et diffusion neutronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization of multi-layered composites and viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congreso de Ecuaciones Diferenciales y Aplicaciones (CEDYA) + XV Congreso de Matemática Aplicada (CMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carthagène, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared by Neutron Diﬀusion,Heat Transfer and Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of layer by layer mechanical constraint for additive manufacturing in shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme appliquée aux matériaux micro-architecturés incluant la gestion d'interfaces graduées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODIN project, Topology Optimization 2.0?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Simulation" de la Société des Ingénieurs de l'Automobile (SIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA), Mar 2015, Montigny le Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological shape optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasili Srithammavanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casting constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the Level Set Method and the Topological Gradient in Structural Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Topological Design Optimization of Structures, Machines and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Rungstedgaard, Denmark. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4752-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de structures par la méthode des lignes de niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 55, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bonito; Ricardo H. Nochetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric partial differential equations, part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Elsevier, 2021, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molding direction constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-39, 2016, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Sodium Fast Reactor Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fré́dé́ric, Coquel and Michaël, Gutnic and Philippe, Helluy and Fré́dé́ric, Lagoutière and Christian, Rohde and Nicolas, Seguin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 20011--- Multiscale Complex Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning homogenized hyperelastic behavior for topology optimization of lattice structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14900138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a high-order Multi-scale Finite Element Method (MsFEM) for Stokes flows in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Balazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRIC OPTIMIZATION OF A LITHIUM-ION BATTERY WITH THE DOYLE-FULLER-NEWMAN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoFreeFem: Automatic code generation with FreeFEM++ and LaTex output for shape and topology optimization of non-linear multi-physics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Gfrerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO EXAMPLES OF EFFECTIVE OPERATORS IN THE LONG TIME HOMOGENIZATION OF WAVE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuadWire: an extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF LOCALLY PERIODIC WAVE SYSTEMS FOR LONG TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a combined spherical harmonics and discontinuous Galerkin discretization for the Boltzmann transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation numérique et optimisation. Une introduction à la modélisation mathématique et à la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02168288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Allaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 01/04/63. Marié, 3 enfants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Mathématiques Appliquées à l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse postale:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Mathématiques Appliquées</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">91198 PALAISEAU Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél: 01 69 33 46 11</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax: 01 69 33 46 46</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire.allaire@polytechnique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993Habilitation à diriger des recherches, Université Pierre et Marie Curie.1989Docteur de l'Université Pierre et Marie Curie (spécialité : Mathématiques). Thèse intitulée &amp;quot;Homogénéisation des équations de Navier-Stokes&amp;quot; sous la direction de F. Murat et J.P. Puel.1986Ingénieur diplomé de l'Ecole Polytechnique (promotion 1983). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013Prix Dargelos de l'AX (association des anciens élèves et diplômés de l'Ecole Polytechnique).2011Grand Prix de la Fondation d'entreprise EADS (sciences et ingénierie) de l'Académie des Sciences de Paris.2007Conférencier pleinier au Congrès International de Mathématiques Appliquées et Industrielles,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  à Zurich.1997Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du Concours Seymour Cray, avec S. Aubry, E. Bonnetier, F. Jouve.1996Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blaise Pascal du Gamni-Smai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  décerné par l'Académie des Sciences de Paris.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Mathématiques Appliquées à l'Ecole Polytechnique.Depuis 1997</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'Energie Atomique (CEA Saclay).De 1997 à 2000Professeur au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6), et Maitre de Conférences à temps partiel à l'Ecole Polytechnique.De 1994 à 1997Professeur associé à temps partiel au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6).De 1989 à 1997Chercheur au Commissariat à l'Energie Atomique (CEA Saclay), Département de Mécanique et de Technologie, Service d'Etudes des Réacteurs et de Mathématiques Appliquées.De 1989 à 1990&amp;quot;Visiting member&amp;quot; au Courant Institute of Mathematical Sciences (New York University).De 1986 à 1989Doctorant au Service d'Etudes des Réacteurs et de Mathématiques Appliquées du CEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités éditoriaux de:ESAIM/COCV (Control, Optimization and Calculus of Variations),Structural and Multidisciplinary Optimization,Annali dell'Universita di Ferrara,Discrete and Continuous Dynamical Systems B,Computational and Applied Mathematics,Mathematical Models and Methods in Applied Sciences (M3AS),SeMA Journal,OGST (Oil and Gas Science and Technology).Journal de l'Ecole Polytechnique, Mathématiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMARK ON SELF-ADJOINT PROBLEMS IN THE OPTIMIZATION OF NON-LINEAR MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Peter Lax (1926-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue of Comptes Rendus Mécanique in the memory of Roland Glowinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivette Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351 (S1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility constraints in structural optimization via distance functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 484, pp.112083. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping optimization of viscoelastic thin structures, application and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (7), pp.149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-023-03602-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCURRENT SHAPE OPTIMIZATION OF THE PART AND SCANNING PATH FOR POWDER BED FUSION ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.697-722. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1461976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME DEPENDENT SCANNING PATH OPTIMIZATION FOR THE POWDER BED FUSION ADDITIVE MANUFACTURING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.103122. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2021.103122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled topology optimization of structure and connections for bolted mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear boundary condition for non-ideal electrokinetic equations in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (12), pp.4203-4234. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2022.2080672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of supports with imperfect bonding in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of structures undergoing brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 458, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part and supports optimization in metal powder bed additive manufacturing using simplified process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Betbeder-Lauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.114975. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING OPTIMIZATION OF VISCOELASTIC CANTILEVER BEAMS AND PLATES UNDER FREE VIBRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched nonconforming multiscale finite element method for Stokes flows in heterogeneous media based on high-order weighting functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M141926X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress minimization for lattice structures. Part I: Micro-structure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379 (2201), pp.20200109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization in quasi-static plasticity with hardening using a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-021-03034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259408v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-fitted topology optimization of 2D and 3D fluid-to-fluid heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376, pp.113638. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of an imperfect interface: steady-state heat diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191 (1), pp.169-201. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-021-01928-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological sensitivity analysis with respect to a small idealized bolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.115-146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-03-2021-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE MANUFACTURING SCANNING PATHS OPTIMIZATION USING SHAPE OPTIMIZATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2437-2466. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-020-02614-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410481v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for computing shape derivatives of geometric constraints along rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.181-228. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null space gradient flows for constrained optimization with applications to shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.90. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support optimization in additive manufacturing for geometric and thermo-mechanical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2377-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of thermal fluid-structure systems using body-fitted meshes and parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417, pp.109574. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of connections in mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-d topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.108994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy‐donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Coupled Thermal Fluid-Structure Problem in a Level Set Mesh Evolution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.413-458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-018-00185-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686770v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under internal porosity constraints using topological derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Martínez-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Periago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.2197-2229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic shape optimization using the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.556-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account thermal residual stresses in topology optimization of structures built by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Jakabčin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.2313-2366. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202518500501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supports for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.2493-2515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of dispersive coefficients in the homogenization of the wave equation in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (2), pp.265-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal basis approaches in shape and topology optimization of frequency response problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (8), pp.1258-1299. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Navier-Stokes Equations for Aeroacoustics using Stabilized Finite Elements: Boundary Conditions and Industrial Application to Aft-Fan Noise Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric constraints for shape and topology optimization in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Couvelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.933-965. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-017-1383-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354004v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of dielectrics and conductors in electrostatic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.233-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF STOKES SYSTEM USING BLOCH WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhin Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.525-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of a layer by layer mechanical constraint for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6), pp.699-717. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.295-328. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a level-set based shape and topology optimization method for the wear of composite materials with geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sidebottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Krick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1512-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimisation with the level set method for contact problems in linearised elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.249-292. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic behaviour of the kernel of an adjoint convection-diffusion operator in a long cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (4), pp.1123-1148. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/RMI/965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media:derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. IFP Energies Nouvelles Conference: SimRace 2015: Numerical Methods and High Performance Computing for Industrial Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (2), pp.E1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness control in structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1349-1382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order shape derivatives along normal trajectories, governed by Hamilton-Jacobi equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léopold Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two-scale asymptotic expansions and Bloch wave expansions for the homogenization of periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (3), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-016-0067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking sequence and shape optimization of laminated composite plates via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.168-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approximation method in shape optimization under random uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.83-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Error Estimate of a Multiscale Finite Element Method for Transport Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Enchéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of adjoint methods for sensitivity analysis, uncertainty quantification and optimization in numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieurs de l'Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 836, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization with a level set based mesh evolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.doi:10.1016/j.cma.2014.08.028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material interface effects on the topology optimization of multi-phase structures using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-014-1074-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized approach to worst-case design in parametric and geometric shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (11), pp.2199-2257. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202514500195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.576-611. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2013076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a Conductive, Convective and Radiative Heat Transfer Problem in a Heterogeneous Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (3), pp.1136-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order corrector in the homogenization of a conductive-radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2013.18.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesh evolution algorithm based on the level set method for geometry and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (4), pp.711-715. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-0929-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of Bloch Wave Packets for Maxwell's Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapia Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1350040. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219199713500405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of micro-mechanisms by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2-4), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.405-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'inégalité perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in porous media and competition between bulk and surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.788-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a One-Dimensional Spectral Problem for a Singularly Perturbed Elliptic Operator with Neumann Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nonstationary convection-diffusion equation in a thin rod and in a layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (1), pp.53-95. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03322605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry optimization of elastic structures by exact deformation of simplicial mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 349 (17-18), pp.999--1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Low-contrast Two-phase Structures For the Wave Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1499--1538. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202511005477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (6), pp.063701. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and fracture evolution in brittle materials by shape optimization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Goethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 230 (12), pp.5010--5044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of nonlinear reaction-diffusion equation with a large reaction term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell'Universita di Ferrara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of high frequency waves propagating in a locally periodic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Friz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140A, pp.897-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a coupled FV/FE multiscale method to cement media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laucoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Montarnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/rq7y-7785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (10-11), pp.1445-1467. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036810902922590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffractive behavior of the wave equation in periodic media: weak convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 188, pp.561-590. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10231-008-0089-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a conductive and radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Ganaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.1148-1170. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080714737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Asymptotic Models for Arrays of Underground Waste Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88, pp.1445-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/nzz2-8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6j6z-jv93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum stress optimal design with the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.909-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization of the robust compliance via the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (14), pp.43--70. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the Schrodinger equation with a time oscillating potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Optimization with FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEST-CASE NO 19: SHOCK-BUBBLE INTERACTION (PN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1-3), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/multscientechn.v16.i1-3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization using sensitivity analysis and a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Maria Toader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194, pp.363-393. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of periodic systems with large potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 174 (2), pp.179--220. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-004-0332-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (6), pp.1413--1446. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2003.52.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization for a 1-D eigenvalue problem in a periodic medium with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 181 (3), pp.247--282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s102310100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a spectral problem in neutronic multigroup diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (1-2), pp.91--117. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00112-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and two-scale convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1482-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-Fitted Level-Set Topology Optimization for Synchronous Reluctance Machines with Free Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Eduardo Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise 3D reactor core calculation using Spherical Harmonics and Discontinuous Galerkin Finite Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Zmijarevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2022 - International Conference on Physics of Reactors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, United States. pp.1224-1233, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/PHYSOR22-37354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme de poutres et plaques viscoélastiques en vibration libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent shape optimization of the part and scanning path for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSMO, 14th World Congress of Structural and Multidsiciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique en mécanique de contact par la méthode des lignes de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoire pour le procédé de fabrication Laser Powder Bed Fusion (LPBF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Path Optimization For Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Congress of Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPOLEV: Topological optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of oriented and parametric cellular structures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing processes: an overview of some recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cedya + CMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared By Neutron Diffusion, Heat Transfer And Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C - 2017 International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un couplage &amp;quot;intriqué&amp;quot; entre thermomécanique et diffusion neutronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization of multi-layered composites and viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congreso de Ecuaciones Diferenciales y Aplicaciones (CEDYA) + XV Congreso de Matemática Aplicada (CMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carthagène, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of layer by layer mechanical constraint for additive manufacturing in shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared by Neutron Diﬀusion,Heat Transfer and Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme appliquée aux matériaux micro-architecturés incluant la gestion d'interfaces graduées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODIN project, Topology Optimization 2.0?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Simulation" de la Société des Ingénieurs de l'Automobile (SIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA), Mar 2015, Montigny le Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological shape optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasili Srithammavanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casting constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the Level Set Method and the Topological Gradient in Structural Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Topological Design Optimization of Structures, Machines and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Rungstedgaard, Denmark. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4752-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de structures par la méthode des lignes de niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 55, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bonito; Ricardo H. Nochetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric partial differential equations, part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Elsevier, 2021, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molding direction constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-39, 2016, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Sodium Fast Reactor Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fré́dé́ric, Coquel and Michaël, Gutnic and Philippe, Helluy and Fré́dé́ric, Lagoutière and Christian, Rohde and Nicolas, Seguin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 20011--- Multiscale Complex Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning homogenized hyperelastic behavior for topology optimization of lattice structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14900138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a high-order Multi-scale Finite Element Method (MsFEM) for Stokes flows in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Balazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRIC OPTIMIZATION OF A LITHIUM-ION BATTERY WITH THE DOYLE-FULLER-NEWMAN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoFreeFem: Automatic code generation with FreeFEM++ and LaTex output for shape and topology optimization of non-linear multi-physics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Gfrerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO EXAMPLES OF EFFECTIVE OPERATORS IN THE LONG TIME HOMOGENIZATION OF WAVE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuadWire: an extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF LOCALLY PERIODIC WAVE SYSTEMS FOR LONG TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a combined spherical harmonics and discontinuous Galerkin discretization for the Boltzmann transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation numérique et optimisation. Une introduction à la modélisation mathématique et à la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02168288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.allaire@polytechnique.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bihr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124075v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1461976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273522v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotondrainibe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Desai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202102v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538224v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amstutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141926X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889138v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924308v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113638" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259408v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03034-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157844v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2021-0131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102760v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01928-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Michailidis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879571v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972915v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410481v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-020-02614-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy&#8208;donders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mart&#237;nez-Frutos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Periago" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686770v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-00185-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734709v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jakab&#269;in" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519017v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769324v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bissuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354004v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Couvelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1383-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398877v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michailidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sidebottom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Krick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1512-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/965" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435325v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01695236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985000v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;opold Vie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1514-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215580v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-016-0067-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164929v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00933545v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vermaak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Estevez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-014-1074-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00918896v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500195" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839464v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013076" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D40A882F544CF158D541BC9AC74C80EED73648/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Habibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2013.18.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00801704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-0929-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A943CA87D8EC7D855E8FC30616438987F02BCAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Palombaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500405" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pankratova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.09.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.405-416" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pankratova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03322605" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pankratova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kelly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005477" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Goethem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Friz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Abballe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laucoin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Montarnal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.603" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Ganaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080714737" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784060v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palombaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rauch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-008-0089-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089075v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007048" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012604v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/multscientechn.v16.i1-3.190" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Maria Toader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.032" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878111v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Assogba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahbib Bourhrara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zmijarevic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR22-37354" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014388v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494686v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310428v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589906v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patricot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537841v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899357v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899361v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Patricot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616471v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438343v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516458v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Srithammavanh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088775v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04497790v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4752-5_1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9GT7ZT6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814814v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784176v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dombre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900138" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198860v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balazi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645701v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Gfrerer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lamacz-Keymling" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02168288v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.allaire@polytechnique.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bihr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124075v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1461976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202102v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273522v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotondrainibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Desai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538224v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amstutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141926X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889138v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259408v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03034-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924308v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113638" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102760v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01928-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157844v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2021-0131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Michailidis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410481v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-020-02614-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879571v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972915v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy&#8208;donders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686770v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-00185-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mart&#237;nez-Frutos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Periago" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734709v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519017v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jakab&#269;in" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769324v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5504" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bissuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354004v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Couvelas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1383-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398877v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michailidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sidebottom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Krick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1512-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435325v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/965" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01695236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985000v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;opold Vie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1514-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215580v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-016-0067-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164929v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00933545v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vermaak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Estevez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-014-1074-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00918896v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500195" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839464v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013076" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D40A882F544CF158D541BC9AC74C80EED73648/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Habibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2013.18.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00801704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-0929-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A943CA87D8EC7D855E8FC30616438987F02BCAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Palombaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500405" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.405-416" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pankratova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.09.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pankratova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pankratova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03322605" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kelly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005477" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Goethem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784058v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Friz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Abballe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laucoin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Montarnal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.603" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rq7y-7785" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palombaro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rauch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-008-0089-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Ganaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080714737" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/nzz2-8248" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6j6z-jv93" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784065v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007048" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/multscientechn.v16.i1-3.190" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Maria Toader" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111805v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Assogba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahbib Bourhrara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zmijarevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR22-37354" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494686v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310434v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589906v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patricot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandeur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899361v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Patricot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516458v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Srithammavanh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422615v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04497790v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4752-5_1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9GT7ZT6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784064v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496063v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dombre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959335v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900138" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198860v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balazi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Gfrerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712336v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lamacz-Keymling" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196435v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02168288v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>