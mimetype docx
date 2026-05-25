--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Allaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 01/04/63. Marié, 3 enfants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Mathématiques Appliquées à l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse postale:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Mathématiques Appliquées</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">91198 PALAISEAU Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél: 01 69 33 46 11</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax: 01 69 33 46 46</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire.allaire@polytechnique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993Habilitation à diriger des recherches, Université Pierre et Marie Curie.1989Docteur de l'Université Pierre et Marie Curie (spécialité : Mathématiques). Thèse intitulée &amp;quot;Homogénéisation des équations de Navier-Stokes&amp;quot; sous la direction de F. Murat et J.P. Puel.1986Ingénieur diplomé de l'Ecole Polytechnique (promotion 1983). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013Prix Dargelos de l'AX (association des anciens élèves et diplômés de l'Ecole Polytechnique).2011Grand Prix de la Fondation d'entreprise EADS (sciences et ingénierie) de l'Académie des Sciences de Paris.2007Conférencier pleinier au Congrès International de Mathématiques Appliquées et Industrielles,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  à Zurich.1997Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du Concours Seymour Cray, avec S. Aubry, E. Bonnetier, F. Jouve.1996Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blaise Pascal du Gamni-Smai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  décerné par l'Académie des Sciences de Paris.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Mathématiques Appliquées à l'Ecole Polytechnique.Depuis 1997</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'Energie Atomique (CEA Saclay).De 1997 à 2000Professeur au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6), et Maitre de Conférences à temps partiel à l'Ecole Polytechnique.De 1994 à 1997Professeur associé à temps partiel au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6).De 1989 à 1997Chercheur au Commissariat à l'Energie Atomique (CEA Saclay), Département de Mécanique et de Technologie, Service d'Etudes des Réacteurs et de Mathématiques Appliquées.De 1989 à 1990&amp;quot;Visiting member&amp;quot; au Courant Institute of Mathematical Sciences (New York University).De 1986 à 1989Doctorant au Service d'Etudes des Réacteurs et de Mathématiques Appliquées du CEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités éditoriaux de:ESAIM/COCV (Control, Optimization and Calculus of Variations),Structural and Multidisciplinary Optimization,Annali dell'Universita di Ferrara,Discrete and Continuous Dynamical Systems B,Computational and Applied Mathematics,Mathematical Models and Methods in Applied Sciences (M3AS),SeMA Journal,OGST (Oil and Gas Science and Technology).Journal de l'Ecole Polytechnique, Mathématiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMARK ON SELF-ADJOINT PROBLEMS IN THE OPTIMIZATION OF NON-LINEAR MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Peter Lax (1926-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue of Comptes Rendus Mécanique in the memory of Roland Glowinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivette Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351 (S1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility constraints in structural optimization via distance functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 484, pp.112083. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping optimization of viscoelastic thin structures, application and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (7), pp.149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-023-03602-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCURRENT SHAPE OPTIMIZATION OF THE PART AND SCANNING PATH FOR POWDER BED FUSION ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.697-722. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1461976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME DEPENDENT SCANNING PATH OPTIMIZATION FOR THE POWDER BED FUSION ADDITIVE MANUFACTURING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.103122. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2021.103122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled topology optimization of structure and connections for bolted mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear boundary condition for non-ideal electrokinetic equations in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (12), pp.4203-4234. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2022.2080672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of supports with imperfect bonding in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of structures undergoing brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 458, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part and supports optimization in metal powder bed additive manufacturing using simplified process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Betbeder-Lauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.114975. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING OPTIMIZATION OF VISCOELASTIC CANTILEVER BEAMS AND PLATES UNDER FREE VIBRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched nonconforming multiscale finite element method for Stokes flows in heterogeneous media based on high-order weighting functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M141926X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress minimization for lattice structures. Part I: Micro-structure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379 (2201), pp.20200109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization in quasi-static plasticity with hardening using a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-021-03034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259408v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-fitted topology optimization of 2D and 3D fluid-to-fluid heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376, pp.113638. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of an imperfect interface: steady-state heat diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191 (1), pp.169-201. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-021-01928-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological sensitivity analysis with respect to a small idealized bolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.115-146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-03-2021-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE MANUFACTURING SCANNING PATHS OPTIMIZATION USING SHAPE OPTIMIZATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2437-2466. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-020-02614-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410481v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for computing shape derivatives of geometric constraints along rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.181-228. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null space gradient flows for constrained optimization with applications to shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.90. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support optimization in additive manufacturing for geometric and thermo-mechanical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2377-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of thermal fluid-structure systems using body-fitted meshes and parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417, pp.109574. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of connections in mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-d topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.108994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy‐donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Coupled Thermal Fluid-Structure Problem in a Level Set Mesh Evolution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.413-458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-018-00185-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686770v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under internal porosity constraints using topological derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Martínez-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Periago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.2197-2229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic shape optimization using the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.556-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account thermal residual stresses in topology optimization of structures built by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Jakabčin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.2313-2366. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202518500501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supports for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.2493-2515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of dispersive coefficients in the homogenization of the wave equation in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (2), pp.265-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal basis approaches in shape and topology optimization of frequency response problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (8), pp.1258-1299. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Navier-Stokes Equations for Aeroacoustics using Stabilized Finite Elements: Boundary Conditions and Industrial Application to Aft-Fan Noise Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric constraints for shape and topology optimization in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Couvelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.933-965. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-017-1383-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354004v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of dielectrics and conductors in electrostatic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.233-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF STOKES SYSTEM USING BLOCH WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhin Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.525-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of a layer by layer mechanical constraint for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6), pp.699-717. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.295-328. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a level-set based shape and topology optimization method for the wear of composite materials with geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sidebottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Krick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1512-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimisation with the level set method for contact problems in linearised elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.249-292. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic behaviour of the kernel of an adjoint convection-diffusion operator in a long cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (4), pp.1123-1148. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/RMI/965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media:derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. IFP Energies Nouvelles Conference: SimRace 2015: Numerical Methods and High Performance Computing for Industrial Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (2), pp.E1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness control in structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1349-1382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order shape derivatives along normal trajectories, governed by Hamilton-Jacobi equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léopold Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two-scale asymptotic expansions and Bloch wave expansions for the homogenization of periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (3), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-016-0067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking sequence and shape optimization of laminated composite plates via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.168-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approximation method in shape optimization under random uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.83-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Error Estimate of a Multiscale Finite Element Method for Transport Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Enchéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of adjoint methods for sensitivity analysis, uncertainty quantification and optimization in numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieurs de l'Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 836, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization with a level set based mesh evolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.doi:10.1016/j.cma.2014.08.028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material interface effects on the topology optimization of multi-phase structures using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-014-1074-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized approach to worst-case design in parametric and geometric shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (11), pp.2199-2257. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202514500195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.576-611. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2013076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a Conductive, Convective and Radiative Heat Transfer Problem in a Heterogeneous Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (3), pp.1136-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order corrector in the homogenization of a conductive-radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2013.18.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesh evolution algorithm based on the level set method for geometry and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (4), pp.711-715. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-0929-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of Bloch Wave Packets for Maxwell's Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapia Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1350040. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219199713500405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of micro-mechanisms by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2-4), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.405-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'inégalité perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in porous media and competition between bulk and surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.788-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a One-Dimensional Spectral Problem for a Singularly Perturbed Elliptic Operator with Neumann Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nonstationary convection-diffusion equation in a thin rod and in a layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (1), pp.53-95. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03322605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry optimization of elastic structures by exact deformation of simplicial mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 349 (17-18), pp.999--1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Low-contrast Two-phase Structures For the Wave Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1499--1538. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202511005477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (6), pp.063701. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and fracture evolution in brittle materials by shape optimization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Goethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 230 (12), pp.5010--5044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of nonlinear reaction-diffusion equation with a large reaction term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell'Universita di Ferrara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of high frequency waves propagating in a locally periodic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Friz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140A, pp.897-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a coupled FV/FE multiscale method to cement media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laucoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Montarnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/rq7y-7785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (10-11), pp.1445-1467. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036810902922590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffractive behavior of the wave equation in periodic media: weak convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 188, pp.561-590. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10231-008-0089-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a conductive and radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Ganaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.1148-1170. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080714737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Asymptotic Models for Arrays of Underground Waste Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88, pp.1445-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/nzz2-8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6j6z-jv93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum stress optimal design with the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.909-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization of the robust compliance via the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (14), pp.43--70. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the Schrodinger equation with a time oscillating potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Optimization with FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEST-CASE NO 19: SHOCK-BUBBLE INTERACTION (PN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1-3), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/multscientechn.v16.i1-3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization using sensitivity analysis and a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Maria Toader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194, pp.363-393. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of periodic systems with large potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 174 (2), pp.179--220. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-004-0332-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (6), pp.1413--1446. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2003.52.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization for a 1-D eigenvalue problem in a periodic medium with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 181 (3), pp.247--282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s102310100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a spectral problem in neutronic multigroup diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (1-2), pp.91--117. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00112-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and two-scale convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1482-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-Fitted Level-Set Topology Optimization for Synchronous Reluctance Machines with Free Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Eduardo Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise 3D reactor core calculation using Spherical Harmonics and Discontinuous Galerkin Finite Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Zmijarevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2022 - International Conference on Physics of Reactors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, United States. pp.1224-1233, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/PHYSOR22-37354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme de poutres et plaques viscoélastiques en vibration libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent shape optimization of the part and scanning path for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSMO, 14th World Congress of Structural and Multidsiciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique en mécanique de contact par la méthode des lignes de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoire pour le procédé de fabrication Laser Powder Bed Fusion (LPBF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Path Optimization For Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Congress of Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPOLEV: Topological optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of oriented and parametric cellular structures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing processes: an overview of some recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cedya + CMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared By Neutron Diffusion, Heat Transfer And Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C - 2017 International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un couplage &amp;quot;intriqué&amp;quot; entre thermomécanique et diffusion neutronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization of multi-layered composites and viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congreso de Ecuaciones Diferenciales y Aplicaciones (CEDYA) + XV Congreso de Matemática Aplicada (CMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carthagène, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of layer by layer mechanical constraint for additive manufacturing in shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared by Neutron Diﬀusion,Heat Transfer and Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme appliquée aux matériaux micro-architecturés incluant la gestion d'interfaces graduées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODIN project, Topology Optimization 2.0?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Simulation" de la Société des Ingénieurs de l'Automobile (SIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA), Mar 2015, Montigny le Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological shape optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasili Srithammavanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casting constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the Level Set Method and the Topological Gradient in Structural Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Topological Design Optimization of Structures, Machines and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Rungstedgaard, Denmark. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4752-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de structures par la méthode des lignes de niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 55, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bonito; Ricardo H. Nochetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric partial differential equations, part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Elsevier, 2021, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molding direction constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-39, 2016, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Sodium Fast Reactor Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fré́dé́ric, Coquel and Michaël, Gutnic and Philippe, Helluy and Fré́dé́ric, Lagoutière and Christian, Rohde and Nicolas, Seguin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 20011--- Multiscale Complex Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning homogenized hyperelastic behavior for topology optimization of lattice structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14900138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a high-order Multi-scale Finite Element Method (MsFEM) for Stokes flows in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Balazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRIC OPTIMIZATION OF A LITHIUM-ION BATTERY WITH THE DOYLE-FULLER-NEWMAN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoFreeFem: Automatic code generation with FreeFEM++ and LaTex output for shape and topology optimization of non-linear multi-physics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Gfrerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO EXAMPLES OF EFFECTIVE OPERATORS IN THE LONG TIME HOMOGENIZATION OF WAVE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuadWire: an extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF LOCALLY PERIODIC WAVE SYSTEMS FOR LONG TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a combined spherical harmonics and discontinuous Galerkin discretization for the Boltzmann transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation numérique et optimisation. Une introduction à la modélisation mathématique et à la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02168288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Allaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 01/04/63. Marié, 3 enfants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Mathématiques Appliquées à l'Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse postale:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Mathématiques Appliquées</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">91198 PALAISEAU Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél: 01 69 33 46 11</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax: 01 69 33 46 46</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire.allaire@polytechnique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993Habilitation à diriger des recherches, Université Pierre et Marie Curie.1989Docteur de l'Université Pierre et Marie Curie (spécialité : Mathématiques). Thèse intitulée &amp;quot;Homogénéisation des équations de Navier-Stokes&amp;quot; sous la direction de F. Murat et J.P. Puel.1986Ingénieur diplomé de l'Ecole Polytechnique (promotion 1983). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013Prix Dargelos de l'AX (association des anciens élèves et diplômés de l'Ecole Polytechnique).2011Grand Prix de la Fondation d'entreprise EADS (sciences et ingénierie) de l'Académie des Sciences de Paris.2007Conférencier pleinier au Congrès International de Mathématiques Appliquées et Industrielles,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  à Zurich.1997Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du Concours Seymour Cray, avec S. Aubry, E. Bonnetier, F. Jouve.1996Lauréat du prix  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blaise Pascal du Gamni-Smai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  décerné par l'Académie des Sciences de Paris.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Mathématiques Appliquées à l'Ecole Polytechnique.Depuis 1997</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'Energie Atomique (CEA Saclay).De 1997 à 2000Professeur au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6), et Maitre de Conférences à temps partiel à l'Ecole Polytechnique.De 1994 à 1997Professeur associé à temps partiel au Laboratoire d'Analyse Numérique de l'Université Pierre et Marie Curie (Paris 6).De 1989 à 1997Chercheur au Commissariat à l'Energie Atomique (CEA Saclay), Département de Mécanique et de Technologie, Service d'Etudes des Réacteurs et de Mathématiques Appliquées.De 1989 à 1990&amp;quot;Visiting member&amp;quot; au Courant Institute of Mathematical Sciences (New York University).De 1986 à 1989Doctorant au Service d'Etudes des Réacteurs et de Mathématiques Appliquées du CEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités éditoriaux de:ESAIM/COCV (Control, Optimization and Calculus of Variations),Structural and Multidisciplinary Optimization,Annali dell'Universita di Ferrara,Discrete and Continuous Dynamical Systems B,Computational and Applied Mathematics,Mathematical Models and Methods in Applied Sciences (M3AS),SeMA Journal,OGST (Oil and Gas Science and Technology).Journal de l'Ecole Polytechnique, Mathématiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMARK ON SELF-ADJOINT PROBLEMS IN THE OPTIMIZATION OF NON-LINEAR MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Peter Lax (1926-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue of Comptes Rendus Mécanique in the memory of Roland Glowinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivette Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351 (S1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility constraints in structural optimization via distance functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 484, pp.112083. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping optimization of viscoelastic thin structures, application and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (7), pp.149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-023-03602-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCURRENT SHAPE OPTIMIZATION OF THE PART AND SCANNING PATH FOR POWDER BED FUSION ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.697-722. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1461976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME DEPENDENT SCANNING PATH OPTIMIZATION FOR THE POWDER BED FUSION ADDITIVE MANUFACTURING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.103122. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2021.103122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear boundary condition for non-ideal electrokinetic equations in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (12), pp.4203-4234. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2022.2080672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled topology optimization of structure and connections for bolted mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of supports with imperfect bonding in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of structures undergoing brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 458, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part and supports optimization in metal powder bed additive manufacturing using simplified process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Betbeder-Lauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.114975. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING OPTIMIZATION OF VISCOELASTIC CANTILEVER BEAMS AND PLATES UNDER FREE VIBRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched nonconforming multiscale finite element method for Stokes flows in heterogeneous media based on high-order weighting functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M141926X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress minimization for lattice structures. Part I: Micro-structure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379 (2201), pp.20200109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-fitted topology optimization of 2D and 3D fluid-to-fluid heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376, pp.113638. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization in quasi-static plasticity with hardening using a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-021-03034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259408v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of an imperfect interface: steady-state heat diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191 (1), pp.169-201. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-021-01928-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological sensitivity analysis with respect to a small idealized bolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.115-146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-03-2021-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for computing shape derivatives of geometric constraints along rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.181-228. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null space gradient flows for constrained optimization with applications to shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE MANUFACTURING SCANNING PATHS OPTIMIZATION USING SHAPE OPTIMIZATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2437-2466. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-020-02614-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410481v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support optimization in additive manufacturing for geometric and thermo-mechanical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.2377-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of thermal fluid-structure systems using body-fitted meshes and parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417, pp.109574. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of connections in mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-d topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.108994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optimization of macroscopic structures and lattice infill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy‐donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (13), pp.2963-2985. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under internal porosity constraints using topological derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Martínez-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Periago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Coupled Thermal Fluid-Structure Problem in a Level Set Mesh Evolution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.413-458. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-018-00185-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686770v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of modulated and oriented periodic microstructures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.2197-2229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account thermal residual stresses in topology optimization of structures built by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Jakabčin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.2313-2366. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202518500501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic shape optimization using the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.556-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal basis approaches in shape and topology optimization of frequency response problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (8), pp.1258-1299. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supports for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamin Bogosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.2493-2515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of dispersive coefficients in the homogenization of the wave equation in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (2), pp.265-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Navier-Stokes Equations for Aeroacoustics using Stabilized Finite Elements: Boundary Conditions and Industrial Application to Aft-Fan Noise Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF STOKES SYSTEM USING BLOCH WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhin Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.525-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric constraints for shape and topology optimization in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Couvelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.933-965. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-017-1383-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354004v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of dielectrics and conductors in electrostatic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.233-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of a layer by layer mechanical constraint for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6), pp.699-717. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.295-328. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a level-set based shape and topology optimization method for the wear of composite materials with geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Feppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sidebottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Krick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1512-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimisation with the level set method for contact problems in linearised elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.249-292. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic behaviour of the kernel of an adjoint convection-diffusion operator in a long cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (4), pp.1123-1148. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/RMI/965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media:derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. IFP Energies Nouvelles Conference: SimRace 2015: Numerical Methods and High Performance Computing for Industrial Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (2), pp.E1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness control in structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1349-1382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1431-1462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order shape derivatives along normal trajectories, governed by Hamilton-Jacobi equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léopold Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two-scale asymptotic expansions and Bloch wave expansions for the homogenization of periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (3), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40324-016-0067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking sequence and shape optimization of laminated composite plates via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.168-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approximation method in shape optimization under random uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.83-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Error Estimate of a Multiscale Finite Element Method for Transport Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Enchéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of adjoint methods for sensitivity analysis, uncertainty quantification and optimization in numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieurs de l'Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 836, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization with a level set based mesh evolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.doi:10.1016/j.cma.2014.08.028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material interface effects on the topology optimization of multi-phase structures using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-014-1074-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized approach to worst-case design in parametric and geometric shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (11), pp.2199-2257. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202514500195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization via a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.576-611. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2013076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a Conductive, Convective and Radiative Heat Transfer Problem in a Heterogeneous Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (3), pp.1136-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order corrector in the homogenization of a conductive-radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2013.18.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesh evolution algorithm based on the level set method for geometry and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (4), pp.711-715. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-013-0929-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of Bloch Wave Packets for Maxwell's Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapia Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1350040. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219199713500405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of micro-mechanisms by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2-4), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.405-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in porous media and competition between bulk and surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.788-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'inégalité perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a One-Dimensional Spectral Problem for a Singularly Perturbed Elliptic Operator with Neumann Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and concentration for a diffusion equation with large convection in a bounded domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262 (1), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nonstationary convection-diffusion equation in a thin rod and in a layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pankratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (1), pp.53-95. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03322605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (6), pp.063701. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Low-contrast Two-phase Structures For the Wave Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1499--1538. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202511005477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry optimization of elastic structures by exact deformation of simplicial mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 349 (17-18), pp.999--1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and fracture evolution in brittle materials by shape optimization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Goethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 230 (12), pp.5010--5044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of nonlinear reaction-diffusion equation with a large reaction term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell'Universita di Ferrara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro Mikelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of high frequency waves propagating in a locally periodic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Friz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140A, pp.897-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a coupled FV/FE multiscale method to cement media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laucoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Montarnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/rq7y-7785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a conductive and radiative heat transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Ganaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.1148-1170. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080714737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffractive behavior of the wave equation in periodic media: weak convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palombaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 188, pp.561-590. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10231-008-0089-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (10-11), pp.1445-1467. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036810902922590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Asymptotic Models for Arrays of Underground Waste Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88, pp.1445-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/nzz2-8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et formes optimales (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6j6z-jv93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum stress optimal design with the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.909-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization of the robust compliance via the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (14), pp.43--70. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the Schrodinger equation with a time oscillating potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Optimization with FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEST-CASE NO 19: SHOCK-BUBBLE INTERACTION (PN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1-3), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/multscientechn.v16.i1-3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization using sensitivity analysis and a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Maria Toader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194, pp.363-393. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of periodic systems with large potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusamy Vanninathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 174 (2), pp.179--220. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-004-0332-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Piatnitski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (6), pp.1413--1446. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2003.52.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and localization for a 1-D eigenvalue problem in a periodic medium with an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 181 (3), pp.247--282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s102310100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a spectral problem in neutronic multigroup diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Capdeboscq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (1-2), pp.91--117. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00112-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and two-scale convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1482-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-Fitted Level-Set Topology Optimization for Synchronous Reluctance Machines with Free Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Eduardo Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise 3D reactor core calculation using Spherical Harmonics and Discontinuous Galerkin Finite Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Zmijarevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2022 - International Conference on Physics of Reactors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, United States. pp.1224-1233, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/PHYSOR22-37354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme de poutres et plaques viscoélastiques en vibration libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent shape optimization of the part and scanning path for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSMO, 14th World Congress of Structural and Multidsiciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique en mécanique de contact par la méthode des lignes de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoire pour le procédé de fabrication Laser Powder Bed Fusion (LPBF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Path Optimization For Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Congress of Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization under overhang constraints imposed by additive manufacturing processes: an overview of some recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cedya + CMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared By Neutron Diffusion, Heat Transfer And Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C - 2017 International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPOLEV: Topological optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of oriented and parametric cellular structures by the homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy-Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un couplage &amp;quot;intriqué&amp;quot; entre thermomécanique et diffusion neutronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase structural optimization of multi-layered composites and viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congreso de Ecuaciones Diferenciales y Aplicaciones (CEDYA) + XV Congreso de Matemática Aplicada (CMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carthagène, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of layer by layer mechanical constraint for additive manufacturing in shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization (WCSMO12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Finite Element Solver Shared by Neutron Diﬀusion,Heat Transfer and Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme appliquée aux matériaux micro-architecturés incluant la gestion d'interfaces graduées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODIN project, Topology Optimization 2.0?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Conraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Simulation" de la Société des Ingénieurs de l'Automobile (SIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA), Mar 2015, Montigny le Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological shape optimization using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lachouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasili Srithammavanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casting constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of reactive flows in periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Hutridurga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the Level Set Method and the Topological Gradient in Structural Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Topological Design Optimization of Structures, Machines and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Rungstedgaard, Denmark. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4752-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de structures par la méthode des lignes de niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 55, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bonito; Ricardo H. Nochetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric partial differential equations, part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Elsevier, 2021, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molding direction constraints in structural optimization via a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Michailidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variational Analysis and Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-39, 2016, 978-3-319-45680-5. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45680-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of a Sodium Fast Reactor Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fré́dé́ric, Coquel and Michaël, Gutnic and Philippe, Helluy and Fré́dé́ric, Lagoutière and Christian, Rohde and Nicolas, Seguin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 20011--- Multiscale Complex Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning homogenized hyperelastic behavior for topology optimization of lattice structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14900138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a high-order Multi-scale Finite Element Method (MsFEM) for Stokes flows in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Balazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRIC OPTIMIZATION OF A LITHIUM-ION BATTERY WITH THE DOYLE-FULLER-NEWMAN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoFreeFem: Automatic code generation with FreeFEM++ and LaTex output for shape and topology optimization of non-linear multi-physics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Gfrerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO EXAMPLES OF EFFECTIVE OPERATORS IN THE LONG TIME HOMOGENIZATION OF WAVE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuadWire: an extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Preumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMOGENIZATION OF LOCALLY PERIODIC WAVE SYSTEMS FOR LONG TIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G R Égoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lamacz-Keymling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a combined spherical harmonics and discontinuous Galerkin discretization for the Boltzmann transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahbib Bourhrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation numérique et optimisation. Une introduction à la modélisation mathématique et à la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02168288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.allaire@polytechnique.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bihr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124075v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1461976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202102v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273522v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotondrainibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Desai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538224v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amstutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141926X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889138v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259408v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03034-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924308v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113638" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102760v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01928-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157844v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2021-0131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Michailidis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410481v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-020-02614-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879571v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972915v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy&#8208;donders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686770v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-00185-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mart&#237;nez-Frutos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Periago" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734709v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519017v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jakab&#269;in" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769324v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5504" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bissuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354004v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Couvelas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1383-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398877v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michailidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sidebottom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Krick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1512-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435325v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/965" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01695236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985000v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;opold Vie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1514-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215580v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-016-0067-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164929v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00933545v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vermaak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Estevez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-014-1074-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00918896v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500195" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839464v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013076" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D40A882F544CF158D541BC9AC74C80EED73648/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Habibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2013.18.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00801704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-0929-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A943CA87D8EC7D855E8FC30616438987F02BCAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Palombaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500405" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.405-416" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pankratova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.09.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pankratova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pankratova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03322605" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kelly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005477" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Goethem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784058v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Friz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Abballe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laucoin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Montarnal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.603" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rq7y-7785" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palombaro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rauch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-008-0089-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Ganaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080714737" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/nzz2-8248" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6j6z-jv93" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784065v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007048" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/multscientechn.v16.i1-3.190" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Maria Toader" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111805v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Assogba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahbib Bourhrara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zmijarevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR22-37354" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494686v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310434v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589906v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patricot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandeur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899361v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Patricot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516458v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Srithammavanh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422615v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04497790v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4752-5_1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9GT7ZT6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784064v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496063v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dombre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959335v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900138" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198860v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balazi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Gfrerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712336v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lamacz-Keymling" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196435v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02168288v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.allaire@polytechnique.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bihr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124075v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1461976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202102v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273522v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotondrainibe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Desai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538224v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amstutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141926X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889138v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924308v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113638" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259408v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03034-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102760v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01928-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157844v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2021-0131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy-Donders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Michailidis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879571v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972915v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410481v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-020-02614-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy&#8208;donders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mart&#237;nez-Frutos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Periago" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686770v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-00185-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734709v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jakab&#269;in" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519017v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769324v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bissuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354004v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Couvelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1383-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398877v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michailidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sidebottom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Krick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1512-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435325v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/965" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01695236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985000v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;opold Vie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1514-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215580v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-016-0067-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164929v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00933545v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072223v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vermaak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Estevez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-014-1074-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00918896v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500195" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839464v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013076" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D40A882F544CF158D541BC9AC74C80EED73648/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Habibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2013.18.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00801704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-0929-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A943CA87D8EC7D855E8FC30616438987F02BCAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Palombaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500405" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.405-416" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pankratova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.09.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pankratova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pankratova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03322605" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kelly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005477" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Goethem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Friz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Abballe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laucoin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Montarnal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.603" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rq7y-7785" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Ganaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080714737" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palombaro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rauch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-008-0089-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/nzz2-8248" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6j6z-jv93" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784065v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007048" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/multscientechn.v16.i1-3.190" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Maria Toader" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111805v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Assogba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahbib Bourhrara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zmijarevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR22-37354" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494686v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310434v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589906v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434531v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patricot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandeur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537841v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899361v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Patricot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516458v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Srithammavanh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422615v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04497790v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4752-5_1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9GT7ZT6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784064v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496063v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45680-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dombre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959335v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900138" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198860v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balazi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Gfrerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712336v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lamacz-Keymling" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196435v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02168288v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>