--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1102,800 +1102,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic stress disorder is highly comorbid with adult attention deficit/hyperactivity disorder in alcohol use disorder inpatients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une psychologie janétienne des psychoses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brunault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Servane Barrault</w:t>
+                <w:t xml:space="preserve">G. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maugé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280398v1</w:t>
+                <w:t xml:space="preserve">hal-02473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
+                <w:t xml:space="preserve">Kevin Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+                <w:t xml:space="preserve">Fatima Idbrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106228v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is Highly Comorbid With Adult ADHD in Alcohol Use Disorder Inpatients</w:t>
+                <w:t xml:space="preserve">Traumatic stress disorder is highly comorbid with adult attention deficit/hyperactivity disorder in alcohol use disorder inpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.108705472090336. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizotypal Personality Questionnaire-Brief: Effect of invalid responding on factor structure analysis and scores of schizotypy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bran</w:t>
+                <w:t xml:space="preserve">Antoine Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baudin</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Slavu</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489508v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une psychologie janétienne des psychoses ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is Highly Comorbid With Adult ADHD in Alcohol Use Disorder Inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.108705472090336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087054720903363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473527v1</w:t>
+                <w:t xml:space="preserve">hal-03193380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schizotypal Personality Questionnaire-Brief: Effect of invalid responding on factor structure analysis and scores of schizotypy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ladea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szöke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brunault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatima Idbrik</w:t>
+                <w:t xml:space="preserve">G. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Maugé</w:t>
+                <w:t xml:space="preserve">R. Slavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.7 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193333v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of childhood trauma and cannabis use disorders in ă patients suffering from schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations négatives concernant les auteurs de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE0A0CBB"/>
+    <w:nsid w:val="BC11A1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-baudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5285-5401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232284385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bahans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Kirkbride" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ferchiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tortelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lehouelleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Skurnik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2096" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720903363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sz&#246;ke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.06.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.12.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.04.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-015-0588-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-baudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5285-5401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232284385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bahans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Kirkbride" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ferchiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tortelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lehouelleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Skurnik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2096" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720903363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sz&#246;ke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.06.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.04.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-015-0588-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>