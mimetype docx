--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1102,800 +1102,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une psychologie janétienne des psychoses ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traumatic stress disorder is highly comorbid with adult attention deficit/hyperactivity disorder in alcohol use disorder inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baudin</w:t>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473527v1</w:t>
+                <w:t xml:space="preserve">hal-03280398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brunault</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lebigre</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Idbrik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Maugé</w:t>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193333v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic stress disorder is highly comorbid with adult attention deficit/hyperactivity disorder in alcohol use disorder inpatients</w:t>
+                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is Highly Comorbid With Adult ADHD in Alcohol Use Disorder Inpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.108705472090336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087054720903363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280398v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schizotypal Personality Questionnaire-Brief: Effect of invalid responding on factor structure analysis and scores of schizotypy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ladea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szöke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Longo</w:t>
+                <w:t xml:space="preserve">M. Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">G. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+                <w:t xml:space="preserve">R. Slavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106228v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is Highly Comorbid With Adult ADHD in Alcohol Use Disorder Inpatients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une psychologie janétienne des psychoses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087054720903363⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193380v1</w:t>
+                <w:t xml:space="preserve">hal-02473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizotypal Personality Questionnaire-Brief: Effect of invalid responding on factor structure analysis and scores of schizotypy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ladea</w:t>
+                <w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Szöke</w:t>
+                <w:t xml:space="preserve">Kevin Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baudin</w:t>
+                <w:t xml:space="preserve">Fatima Idbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Slavu</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.7 - 12. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489508v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of childhood trauma and cannabis use disorders in ă patients suffering from schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations négatives concernant les auteurs de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC11A1B6"/>
+    <w:nsid w:val="82EC2A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-baudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5285-5401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232284385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bahans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Kirkbride" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ferchiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tortelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lehouelleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Skurnik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2096" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720903363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sz&#246;ke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.06.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.04.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-015-0588-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-baudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5285-5401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232284385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bahans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Kirkbride" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ferchiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tortelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lehouelleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Skurnik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2096" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720903363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sz&#246;ke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.06.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.12.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.04.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-015-0588-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>