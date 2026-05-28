--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -2500,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82EC2A55"/>
+    <w:nsid w:val="29133C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>