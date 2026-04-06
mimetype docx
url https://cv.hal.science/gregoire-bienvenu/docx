--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -410,178 +410,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadrer puis recadrer les rappeurs : comment les émissions de divertissement musical ont rendu « un certain rap chinois » acceptable</w:t>
+                <w:t xml:space="preserve">Le problème à deux corps. Enjeux politiques de la performance des corps des rappeurs chinois en République Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475998v1</w:t>
+                <w:t xml:space="preserve">hal-05353048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème à deux corps. Enjeux politiques de la performance des corps des rappeurs chinois en République Populaire</w:t>
+                <w:t xml:space="preserve">Cadrer puis recadrer les rappeurs : comment les émissions de divertissement musical ont rendu « un certain rap chinois » acceptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353048v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew F. Jones, Circuit Listening: Chinese Popular Music in the Global 1960s</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31E2A0FF"/>
+    <w:nsid w:val="3F64CBE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1727,51 +1727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EA806B79"/>
+    <w:nsid w:val="E03191D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1961,51 +1961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-bienvenu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5483-5244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279932391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0290" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ghhs_00089_7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.11455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.9504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.19821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-04476273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-bienvenu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5483-5244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279932391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0290" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ghhs_00089_7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.11455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.9504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.19821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-04476273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>