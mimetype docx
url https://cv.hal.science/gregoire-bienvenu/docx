--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -298,1036 +298,1118 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadrer puis recadrer les rappeurs : comment les émissions de divertissement musical ont rendu « un certain rap chinois » acceptable</w:t>
+                <w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346787v1</w:t>
-[...621 lines deleted...]
-                <w:t xml:space="preserve">hal-03858654v1</w:t>
+                <w:t xml:space="preserve">hal-05153114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadrer puis recadrer les rappeurs : comment les émissions de divertissement musical ont rendu « un certain rap chinois » acceptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 43, pp.290-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.043.0290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew F. Jones, Circuit Listening: Chinese Popular Music in the Global 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1-2), pp.264-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12vkw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrer puis recadrer les rappeurs : comment les émissions de divertissement musical ont rendu « un certain rap chinois » acceptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème à deux corps. Enjeux politiques de la performance des corps des rappeurs chinois en République Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international “Musiques en Asie : trajectoires artistiques, industries et scènes musicales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.12037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMAR, Nathanel. 2022. Scream for Life : l’invention d’une contre-culture punk en Chine populaire. Rennes : Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.77-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Know the ropes, learn the ropes: knowledge, hip-hop and Wang Yitai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Hip Hop Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/ghhs_00089_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To craft modern (hi)story through music. Chinese rap and the main melody at the outset of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Music History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/pomh.19821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Rappers react to Covid-19’: what the mobilization of Chinese rappers teaches us about artistic engagement in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Ouakrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.11455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thomas, La propagande par le disque : Jean-Marie Le Pen, éditeur phonographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05153114v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 : 2, pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.9504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rap chinois ? Hybridation, médiatisation et légitimation d’une « pollution culturelle » contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de la Sorbonne nouvelle - Paris III, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA030009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04957898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond “keeping it real”: mediatization, legitimation and strategic negotiations of Chinese rap music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Library and information sciences. Communication University of China 中国传媒大学, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04476273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1337,181 +1419,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Chinese ruqin, local kouyin”: complexifying the hybridization of Chengdu rap music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中国文化研究年轻学者论坛 Young Scholars' Forum in Chinese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 香港中文大学 Chinese University of Hong Kong, Sep 2023, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the inaccessible. Conducting Research on China from the Outside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Know-How Situated: Humanities and Social Sciences and the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1579,51 +1661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F64CBE6"/>
+    <w:nsid w:val="68195675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1727,51 +1809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E03191D8"/>
+    <w:nsid w:val="A2D92682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1961,51 +2043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-bienvenu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5483-5244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279932391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0290" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ghhs_00089_7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.11455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.9504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.19821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-04476273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-bienvenu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5483-5244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279932391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.12037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ghhs_00089_7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.19821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.11455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.9504" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-04476273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03858702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>