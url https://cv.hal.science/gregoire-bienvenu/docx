--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1661,51 +1661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68195675"/>
+    <w:nsid w:val="D1D8DA4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1809,51 +1809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A2D92682"/>
+    <w:nsid w:val="016DF692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>