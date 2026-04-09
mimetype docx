--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -118,6552 +118,6552 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Différences de traitement entre titulaires et contractuels en matière de compléments de rémunération : pas de violation du principe d'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure disciplinaire et congé maladie : à propos de l'application dans le temps des mesures de suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent contractuel et reprise du travail à l'expiration d'un congé maladie non rémunéré : quelles obligations procédurales à la charge de l'administration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de titularisation : la transmission tardive du dossier à la CAP est danthonysable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation de l'agent contractuel en cas de transformation du besoin ou de l'emploi qui a justifié son recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des accidents de service et prescription quadriennale des réclamations indemnitaires fondées sur la responsabilité sans faute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dénonciation calomnieuse, syndrome anxio-dépressif et entretien professionnel : pas d'accident de service en cas d'exercice normal du pouvoir hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05463950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prise en charge des accidents de service et prescription quadriennale des réclamations indemnitaires fondées sur la responsabilité sans faute</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement des aides-soignants à la retraite pour invalidité : l'employeur public face aux dispositions relatives à la santé et à la sécurité au travail et aux dispositions relatives à l'âge limite d'exercice des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.108</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Différences de traitement entre titulaires et contractuels en matière de compléments de rémunération : pas de violation du principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge par l'employeur des frais de nettoyage des vêtements professionnels dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.54</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Procédure disciplinaire et congé maladie : à propos de l'application dans le temps des mesures de suspension</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion dans la population locale d'un courrier de protestation contre le non-renouvellement d'un agent constitue une violation du devoir de réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.42</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Refus de titularisation : la transmission tardive du dossier à la CAP est danthonysable</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de la prime spéciale d'installation dans la FPE : un emploi occupé en tant que stagiaire ne constitue pas un « premier emploi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.88</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agent contractuel et reprise du travail à l'expiration d'un congé maladie non rémunéré : quelles obligations procédurales à la charge de l'administration ?</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle du forfait de pension s'applique aux fonctionnaires… même lorsqu'ils ne bénéficient pas d'une pension ou d'une allocation temporaire d'invalidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La situation de l'agent contractuel en cas de transformation du besoin ou de l'emploi qui a justifié son recrutement</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation de l'acte mettant fin aux fonctions d'un agent contractuel : l'expiration de la durée d'exercice s'oppose à l'injonction de reprise des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.90</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2025, 02, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome anxio-dépressif et rapports conflictuels entre collègues : pas d'imputabilité au service si le comportement de l'agent est à l'origine des difficultés relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome dépressif et entretien professionnel : l'exercice normal du pouvoir hiérarchique s'oppose à l'imputabilité de la maladie au service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité d'une révocation pour non-respect de l'interdiction de cumul d'emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régularisation du contrat de recrutement de l'agent public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des risques inhérents au mauvais usage du droit d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du contentieux de la délibération du jury d'examen de fin de formation des élèves D3S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CITIS : les droits de l'agent après l'échec de la période de préparation au reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence physique à l'encontre d'un agent public qui a répondu à une invective n'est pas constitutive d'un accident de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05329821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de détachement anticipée du fonctionnaire territorial et défaut de réintégration : à propos du droit à l'allocation d'aide au retour à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérification de l'authenticité d'un certificat médical ne constitue pas une violation par l'employeur de son obligation de loyauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revalorisation d'une indemnité selon le corps d'appartenance : le principe d'égalité de traitement ne s'applique pas si l'attribution de l'indemnité repose sur une réglementation spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de recours abusif aux CDD pour un agent exerçant pendant plus de vingt-cinq ans en tant que vacataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour faute de l'employeur : le fait pour un agent d'avoir alerté sur la dangerosité d'une mission peut-il lui être opposé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recrutement dans les universités des chargés d'enseignement vacataires et des enseignants associés à mi-temps : pas de requalification en CDI ou en CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de la reconversion professionnelle des agents publics : qu'en est-il des magistrats administratifs qui deviennent avocats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aptitude à la reprise des fonctions et abandon de poste : à propos de l'effet relatif d'un certificat médical prescrivant un nouvel arrêt de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CDIsation des agents recrutés par « contrats LRU »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité de la délivrance de conseils déontologiques par les centres de gestion au profit des élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insuffisance des mesures d'adaptation de l'emploi à l'état de santé de l'agent ne constitue pas nécessairement une justification à l'exercice du droit de retrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution aux militaires de l'indemnité de résidence à l'étranger face au principe d'égalité : à propos de la comparabilité des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire et obligation vaccinale : la situation des maîtres délégués des établissements d'enseignement privé sous contrat simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de validité de l'exercice du droit de retrait pendant la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement contractuel sur un emploi permanent ne suffit pas pour requalifier un contrat de vacataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nullité du licenciement d'un agent mis à disposition d'un employeur privé : l'indemnité est due par l'employeur privé… même s'il ne verse pas la rémunération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05427922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accident de service : l'installation de l'ordinateur avant l'horaire réglementaire de début du télétravail ne relève pas du prolongement normal du service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05329822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outre-mer à l'épreuve des recrutements par concours et de la carrière dans la fonction publique d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nul besoin d'indiquer précisément à un agent les griefs à l'origine du déclenchement d'une procédure disciplinaire à son encontre s'il a été informé de son droit à obtenir la communication de son dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'outre-mer à l'épreuve des recrutements par concours et de la carrière dans la fonction publique d'État</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation des élections des représentants du personnel : la « czabajisation » obéit à un délai raisonnable spécial… mais lequel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.491</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contestation des élections des représentants du personnel : la « czabajisation » obéit à un délai raisonnable spécial… mais lequel ?</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de la NBI au sein du corps des infirmiers en soins généraux et spécialisés de la FPH : l'exclusion des infirmières puéricultrices est illégale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.156</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Placement des aides-soignants à la retraite pour invalidité : l'employeur public face aux dispositions relatives à la santé et à la sécurité au travail et aux dispositions relatives à l'âge limite d'exercice des fonctions</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité de la rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.93</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prise en charge par l'employeur des frais de nettoyage des vêtements professionnels dans la fonction publique territoriale</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04502643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de proposer une intégration dans un corps d'accueil ne s'applique pas aux agents détachés pour exercer des fonctions sur une base contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.436</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La diffusion dans la population locale d'un courrier de protestation contre le non-renouvellement d'un agent constitue une violation du devoir de réserve</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04605543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rétablissement dans ses fonctions d'un agent suspendu : entre mesure d'ordre intérieur et sanction déguisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.513</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Attribution de la prime spéciale d'installation dans la FPE : un emploi occupé en tant que stagiaire ne constitue pas un « premier emploi »</w:t>
+              <w:t xml:space="preserve">, 2024, 07 et 08, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction disciplinaire contre un agent communal : seul le maire doit décider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.225</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La règle du forfait de pension s'applique aux fonctionnaires… même lorsqu'ils ne bénéficient pas d'une pension ou d'une allocation temporaire d'invalidité</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau PGD : l'obligation pour l'employeur de s'assurer que les mutations ne portent pas une atteinte injustifiée ou disproportionnée à la vie personnelle et familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.222</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Syndrome dépressif et entretien professionnel : l'exercice normal du pouvoir hiérarchique s'oppose à l'imputabilité de la maladie au service</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04605537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation des droits à l'avancement lors d'un placement en disponibilité : application temporelle du dispositif et principe d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.223</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Légalité d'une révocation pour non-respect de l'interdiction de cumul d'emplois</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution de « jours de congés déguisés » face au décompte du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.507</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Syndrome anxio-dépressif et rapports conflictuels entre collègues : pas d'imputabilité au service si le comportement de l'agent est à l'origine des difficultés relationnelles</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04502651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la rétroactivité in mitius à la répression disciplinaire : que faire lorsque la loi est plus douce et plus sévère à la fois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.381</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annulation de l'acte mettant fin aux fonctions d'un agent contractuel : l'expiration de la durée d'exercice s'oppose à l'injonction de reprise des fonctions</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation des finances publiques de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurys de concours : de la difficulté à concilier impartialité et collégialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.89</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La régularisation du contrat de recrutement de l'agent public</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-cumul des qualités d'agent stagiaire et d'agent contractuel et indemnisation des pertes de chance consécutives à un licenciement irrégulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.343</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04568009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des fonctions publiques des outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.438</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">À propos du contentieux de la délibération du jury d'examen de fin de formation des élèves D3S</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de communication des procès-verbaux d'audition dans la procédure disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.87</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">CITIS : les droits de l'agent après l'échec de la période de préparation au reclassement</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination selon le sexe et égalité de traitement des agents publics dans la fonction publique de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.220</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La violence physique à l'encontre d'un agent public qui a répondu à une invective n'est pas constitutive d'un accident de service</w:t>
+              <w:t xml:space="preserve">, 2023, 07 et 08, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux fiscal et préférence locale foncière en Polynésie française. Note sous l’arrêt du Conseil d’Etat, 9 novembre 2022, Haut-Commissaire de la République en Polynésie française et autres, n°464367.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 8, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préférence locale à l'embauche s'applique-t-elle au recrutement dans la fonction publique de la Polynésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03597868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction publique outre-mer : le congé bonifié et le congé administratif face au principe d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.584</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03892788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentants syndicaux : des agents comme les autres face à l’obligation vaccinale ? Note sous Conseil d'État, ord., 20 octobre 2021, n° 457101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trequattrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.370</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La vérification de l'authenticité d'un certificat médical ne constitue pas une violation par l'employeur de son obligation de loyauté</w:t>
+              <w:t xml:space="preserve">, 2022, 2, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’Etat face à l’obligation vaccinale en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de la fonction publique communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.1076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité dans la fonction publique d'Etat et régionalisation des recrutements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préférence locale à l'embauche en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise d'activité par une entité publique, transfert du personnel par voie de titularisation : la Polynésie française, un laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.440</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Revalorisation d'une indemnité selon le corps d'appartenance : le principe d'égalité de traitement ne s'applique pas si l'attribution de l'indemnité repose sur une réglementation spécifique</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quarantaine et isolement outre-mer : qui fait quoi en Polynésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sourcing » et le « background check » face au droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la prise imposée de congés annuels en cas d'obligation sanitaire d'isolement ou de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.519</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas de recours abusif aux CDD pour un agent exerçant pendant plus de vingt-cinq ans en tant que vacataire</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention des risques de pollution maritime : le référé conservatoire au secours de la Polynésie française. Note sous Conseil d’Etat,19 novembre 2020, n° 440644.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, p. 318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire, libertés fondamentales et obligation vaccinale en Polynésie française, commentaire TAPF (ord.), M. A. T. et autres, 1° septembre 2021, n° 2100414.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, p.2322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime comptable des délégations de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 166-167, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion coutumière et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 17, p. 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préférence locale pour l'accès aux emplois dans les fonctions publiques calédoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les administrations face au chômage transfrontalier. A quand la réforme du règlement communautaire du 29 avril 2004 portant sur la coordination des systèmes de sécurité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trequattrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du monopole postal : quelles perspectives pour le financement du service universel postal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir du lien d’instance en cas de création d’une commune nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence et l'organisation des services publics en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence et l’organisation des services publics en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du régime indemnitaire des élus du conseil municipal transitoire des communes nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Départ à la retraite du fonctionnaire : les avantages parentaux à nouveau confrontés au principe d’égalité de rémunération des travailleurs féminins et masculins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des provisions pour travaux non dépensées par le délégataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute de l’Administration envers l’agent exposé au tabagisme passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp. 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiation des cadres pour privation des droits civiques suppose une condamnation devenue définitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (41)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affectation sur un emploi adapté de l’agent déclaré inapte à l’exercice de ses fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l’épargne-temps en cas de mobilité du fonctionnaire d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (34)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accident professionnel de l’agent contractuel : quelles modalités d’indemnisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisme commercial : un contentieux à la recherche d’un juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise des fonctions après congé maladie. Quels sont les pouvoirs de l’Administration face à l’expertise médicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45-46, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation extra-communale dans l’enseignement primaire privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concubinat et pension de réversion. A propos du calcul des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39-40, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A travail égal, même complément de rémunération pour les fonctionnaires et les salariés de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.501</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité pour faute de l'employeur : le fait pour un agent d'avoir alerté sur la dangerosité d'une mission peut-il lui être opposé ?</w:t>
+              <w:t xml:space="preserve">, 2009, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TVA et distorsion concurrentielle sur le marché des services postaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 254, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique de l’accès des tiers au réseau postal : une illustration par le routage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de recrutement irrégulièrement conclus : l’obligation de régulariser de l’administration et les droits de l’agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.278</w:t>
-[...4177 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756097v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01756282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fourniture des services postaux face au droit communautaire des marchés publics</w:t>
               </w:r>
@@ -7646,51 +7646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trequattrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trequattrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>