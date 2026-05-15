--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -256,7250 +256,7319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05463946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travailleurs frontaliers : qui doit verser l'aide au retour à l'emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 05, pp.303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05615047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agent contractuel et reprise du travail à l'expiration d'un congé maladie non rémunéré : quelles obligations procédurales à la charge de l'administration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05463940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus de titularisation : la transmission tardive du dossier à la CAP est danthonysable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation de l'agent contractuel en cas de transformation du besoin ou de l'emploi qui a justifié son recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse, syndrome anxio-dépressif et entretien professionnel : pas d'accident de service en cas d'exercice normal du pouvoir hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des accidents de service et prescription quadriennale des réclamations indemnitaires fondées sur la responsabilité sans faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dénonciation calomnieuse, syndrome anxio-dépressif et entretien professionnel : pas d'accident de service en cas d'exercice normal du pouvoir hiérarchique</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régularisation du contrat de recrutement de l'agent public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.52</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des risques inhérents au mauvais usage du droit d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement des aides-soignants à la retraite pour invalidité : l'employeur public face aux dispositions relatives à la santé et à la sécurité au travail et aux dispositions relatives à l'âge limite d'exercice des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04936839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge par l'employeur des frais de nettoyage des vêtements professionnels dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 09, pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05249947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion dans la population locale d'un courrier de protestation contre le non-renouvellement d'un agent constitue une violation du devoir de réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution de la prime spéciale d'installation dans la FPE : un emploi occupé en tant que stagiaire ne constitue pas un « premier emploi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 04, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05021906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle du forfait de pension s'applique aux fonctionnaires… même lorsqu'ils ne bénéficient pas d'une pension ou d'une allocation temporaire d'invalidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 04, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05021904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome dépressif et entretien professionnel : l'exercice normal du pouvoir hiérarchique s'oppose à l'imputabilité de la maladie au service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité d'une révocation pour non-respect de l'interdiction de cumul d'emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulation de l'acte mettant fin aux fonctions d'un agent contractuel : l'expiration de la durée d'exercice s'oppose à l'injonction de reprise des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04936838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome anxio-dépressif et rapports conflictuels entre collègues : pas d'imputabilité au service si le comportement de l'agent est à l'origine des difficultés relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 07 et 08, pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05156351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Syndrome dépressif et entretien professionnel : l'exercice normal du pouvoir hiérarchique s'oppose à l'imputabilité de la maladie au service</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérification de l'authenticité d'un certificat médical ne constitue pas une violation par l'employeur de son obligation de loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.223</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Légalité d'une révocation pour non-respect de l'interdiction de cumul d'emplois</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de détachement anticipée du fonctionnaire territorial et défaut de réintégration : à propos du droit à l'allocation d'aide au retour à l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.507</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La régularisation du contrat de recrutement de l'agent public</w:t>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence physique à l'encontre d'un agent public qui a répondu à une invective n'est pas constitutive d'un accident de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.343</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">À propos des risques inhérents au mauvais usage du droit d'alerte</w:t>
+              <w:t xml:space="preserve">, 2025, 11, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05329821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour faute de l'employeur : le fait pour un agent d'avoir alerté sur la dangerosité d'une mission peut-il lui être opposé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.438</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2025, 05, pp.278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recrutement dans les universités des chargés d'enseignement vacataires et des enseignants associés à mi-temps : pas de requalification en CDI ou en CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de la reconversion professionnelle des agents publics : qu'en est-il des magistrats administratifs qui deviennent avocats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du contentieux de la délibération du jury d'examen de fin de formation des élèves D3S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04936837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revalorisation d'une indemnité selon le corps d'appartenance : le principe d'égalité de traitement ne s'applique pas si l'attribution de l'indemnité repose sur une réglementation spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de recours abusif aux CDD pour un agent exerçant pendant plus de vingt-cinq ans en tant que vacataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CITIS : les droits de l'agent après l'échec de la période de préparation au reclassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 04, pp.220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05021903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La violence physique à l'encontre d'un agent public qui a répondu à une invective n'est pas constitutive d'un accident de service</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution aux militaires de l'indemnité de résidence à l'étranger face au principe d'égalité : à propos de la comparabilité des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.584</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fin de détachement anticipée du fonctionnaire territorial et défaut de réintégration : à propos du droit à l'allocation d'aide au retour à l'emploi</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insuffisance des mesures d'adaptation de l'emploi à l'état de santé de l'agent ne constitue pas nécessairement une justification à l'exercice du droit de retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.370</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La vérification de l'authenticité d'un certificat médical ne constitue pas une violation par l'employeur de son obligation de loyauté</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire et obligation vaccinale : la situation des maîtres délégués des établissements d'enseignement privé sous contrat simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.440</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Revalorisation d'une indemnité selon le corps d'appartenance : le principe d'égalité de traitement ne s'applique pas si l'attribution de l'indemnité repose sur une réglementation spécifique</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CDIsation des agents recrutés par « contrats LRU »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.519</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas de recours abusif aux CDD pour un agent exerçant pendant plus de vingt-cinq ans en tant que vacataire</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aptitude à la reprise des fonctions et abandon de poste : à propos de l'effet relatif d'un certificat médical prescrivant un nouvel arrêt de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.501</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité pour faute de l'employeur : le fait pour un agent d'avoir alerté sur la dangerosité d'une mission peut-il lui être opposé ?</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité de la délivrance de conseils déontologiques par les centres de gestion au profit des élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.278</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Recrutement dans les universités des chargés d'enseignement vacataires et des enseignants associés à mi-temps : pas de requalification en CDI ou en CDD</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement contractuel sur un emploi permanent ne suffit pas pour requalifier un contrat de vacataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.318</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Encadrement de la reconversion professionnelle des agents publics : qu'en est-il des magistrats administratifs qui deviennent avocats ?</w:t>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de validité de l'exercice du droit de retrait pendant la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.310</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aptitude à la reprise des fonctions et abandon de poste : à propos de l'effet relatif d'un certificat médical prescrivant un nouvel arrêt de travail</w:t>
+              <w:t xml:space="preserve">, 2025, 05, pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du licenciement d'un agent mis à disposition d'un employeur privé : l'indemnité est due par l'employeur privé… même s'il ne verse pas la rémunération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.164</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La CDIsation des agents recrutés par « contrats LRU »</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de service : l'installation de l'ordinateur avant l'horaire réglementaire de début du télétravail ne relève pas du prolongement normal du service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.645</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Illégalité de la délivrance de conseils déontologiques par les centres de gestion au profit des élus locaux</w:t>
+              <w:t xml:space="preserve">, 2025, 11, pp.585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05329822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation des élections des représentants du personnel : la « czabajisation » obéit à un délai raisonnable spécial… mais lequel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.106</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'insuffisance des mesures d'adaptation de l'emploi à l'état de santé de l'agent ne constitue pas nécessairement une justification à l'exercice du droit de retrait</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outre-mer à l'épreuve des recrutements par concours et de la carrière dans la fonction publique d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.442</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'attribution aux militaires de l'indemnité de résidence à l'étranger face au principe d'égalité : à propos de la comparabilité des fonctions</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nul besoin d'indiquer précisément à un agent les griefs à l'origine du déclenchement d'une procédure disciplinaire à son encontre s'il a été informé de son droit à obtenir la communication de son dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.449</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Urgence sanitaire et obligation vaccinale : la situation des maîtres délégués des établissements d'enseignement privé sous contrat simple</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation des finances publiques de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de la NBI au sein du corps des infirmiers en soins généraux et spécialisés de la FPH : l'exclusion des infirmières puéricultrices est illégale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.217</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Conditions de validité de l'exercice du droit de retrait pendant la crise sanitaire</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité de la rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.272</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le recrutement contractuel sur un emploi permanent ne suffit pas pour requalifier un contrat de vacataire</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04502643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de proposer une intégration dans un corps d'accueil ne s'applique pas aux agents détachés pour exercer des fonctions sur une base contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.364</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nullité du licenciement d'un agent mis à disposition d'un employeur privé : l'indemnité est due par l'employeur privé… même s'il ne verse pas la rémunération</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04605543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction disciplinaire contre un agent communal : seul le maire doit décider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.628</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Accident de service : l'installation de l'ordinateur avant l'horaire réglementaire de début du télétravail ne relève pas du prolongement normal du service</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau PGD : l'obligation pour l'employeur de s'assurer que les mutations ne portent pas une atteinte injustifiée ou disproportionnée à la vie personnelle et familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.585</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'outre-mer à l'épreuve des recrutements par concours et de la carrière dans la fonction publique d'État</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04605537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation des droits à l'avancement lors d'un placement en disponibilité : application temporelle du dispositif et principe d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.491</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nul besoin d'indiquer précisément à un agent les griefs à l'origine du déclenchement d'une procédure disciplinaire à son encontre s'il a été informé de son droit à obtenir la communication de son dossier</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution de « jours de congés déguisés » face au décompte du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.508</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contestation des élections des représentants du personnel : la « czabajisation » obéit à un délai raisonnable spécial… mais lequel ?</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04502651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la rétroactivité in mitius à la répression disciplinaire : que faire lorsque la loi est plus douce et plus sévère à la fois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.156</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Attribution de la NBI au sein du corps des infirmiers en soins généraux et spécialisés de la FPH : l'exclusion des infirmières puéricultrices est illégale</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rétablissement dans ses fonctions d'un agent suspendu : entre mesure d'ordre intérieur et sanction déguisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.477</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La continuité de la rupture ?</w:t>
+              <w:t xml:space="preserve">, 2024, 07 et 08, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurys de concours : de la difficulté à concilier impartialité et collégialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.121</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'obligation de proposer une intégration dans un corps d'accueil ne s'applique pas aux agents détachés pour exercer des fonctions sur une base contractuelle</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-cumul des qualités d'agent stagiaire et d'agent contractuel et indemnisation des pertes de chance consécutives à un licenciement irrégulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.366</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le rétablissement dans ses fonctions d'un agent suspendu : entre mesure d'ordre intérieur et sanction déguisée</w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04568009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de communication des procès-verbaux d'audition dans la procédure disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07 et 08, pp.421</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des fonctions publiques des outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.633</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un nouveau PGD : l'obligation pour l'employeur de s'assurer que les mutations ne portent pas une atteinte injustifiée ou disproportionnée à la vie personnelle et familiale</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination selon le sexe et égalité de traitement des agents publics dans la fonction publique de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.357</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Conservation des droits à l'avancement lors d'un placement en disponibilité : application temporelle du dispositif et principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2023, 07 et 08, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux fiscal et préférence locale foncière en Polynésie française. Note sous l’arrêt du Conseil d’Etat, 9 novembre 2022, Haut-Commissaire de la République en Polynésie française et autres, n°464367.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 8, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction publique outre-mer : le congé bonifié et le congé administratif face au principe d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.587</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03892788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préférence locale à l'embauche s'applique-t-elle au recrutement dans la fonction publique de la Polynésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03597868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentants syndicaux : des agents comme les autres face à l’obligation vaccinale ? Note sous Conseil d'État, ord., 20 octobre 2021, n° 457101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trequattrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.164</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Application de la rétroactivité in mitius à la répression disciplinaire : que faire lorsque la loi est plus douce et plus sévère à la fois ?</w:t>
+              <w:t xml:space="preserve">, 2022, 2, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’Etat face à l’obligation vaccinale en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de la fonction publique communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.1076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité dans la fonction publique d'Etat et régionalisation des recrutements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la prise imposée de congés annuels en cas d'obligation sanitaire d'isolement ou de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.463</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Jurys de concours : de la difficulté à concilier impartialité et collégialité</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préférence locale à l'embauche en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise d'activité par une entité publique, transfert du personnel par voie de titularisation : la Polynésie française, un laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.571</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Non-cumul des qualités d'agent stagiaire et d'agent contractuel et indemnisation des pertes de chance consécutives à un licenciement irrégulier</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quarantaine et isolement outre-mer : qui fait quoi en Polynésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sourcing » et le « background check » face au droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention des risques de pollution maritime : le référé conservatoire au secours de la Polynésie française. Note sous Conseil d’Etat,19 novembre 2020, n° 440644.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, p. 318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire, libertés fondamentales et obligation vaccinale en Polynésie française, commentaire TAPF (ord.), M. A. T. et autres, 1° septembre 2021, n° 2100414.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, p.2322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime comptable des délégations de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 166-167, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion coutumière et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 17, p. 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les administrations face au chômage transfrontalier. A quand la réforme du règlement communautaire du 29 avril 2004 portant sur la coordination des systèmes de sécurité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trequattrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préférence locale pour l'accès aux emplois dans les fonctions publiques calédoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du monopole postal : quelles perspectives pour le financement du service universel postal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence et l'organisation des services publics en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir du lien d’instance en cas de création d’une commune nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence et l’organisation des services publics en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du régime indemnitaire des élus du conseil municipal transitoire des communes nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Départ à la retraite du fonctionnaire : les avantages parentaux à nouveau confrontés au principe d’égalité de rémunération des travailleurs féminins et masculins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des provisions pour travaux non dépensées par le délégataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute de l’Administration envers l’agent exposé au tabagisme passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp. 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiation des cadres pour privation des droits civiques suppose une condamnation devenue définitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (41)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l’épargne-temps en cas de mobilité du fonctionnaire d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (34)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affectation sur un emploi adapté de l’agent déclaré inapte à l’exercice de ses fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accident professionnel de l’agent contractuel : quelles modalités d’indemnisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation extra-communale dans l’enseignement primaire privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise des fonctions après congé maladie. Quels sont les pouvoirs de l’Administration face à l’expertise médicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45-46, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisme commercial : un contentieux à la recherche d’un juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concubinat et pension de réversion. A propos du calcul des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39-40, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A travail égal, même complément de rémunération pour les fonctionnaires et les salariés de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.274</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Charles Froger</w:t>
+              <w:t xml:space="preserve">, 2009, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TVA et distorsion concurrentielle sur le marché des services postaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 254, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique de l’accès des tiers au réseau postal : une illustration par le routage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de recrutement irrégulièrement conclus : l’obligation de régulariser de l’administration et les droits de l’agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le régime de communication des procès-verbaux d'audition dans la procédure disciplinaire</w:t>
+              <w:t xml:space="preserve">, 2009, 3, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle figure du service minimum : l’accueil des élèves des écoles maternelles et élémentaires pendant le temps scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.1187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fourniture des services postaux face au droit communautaire des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fourniture du service minimum d’accueil des élèves en temps de grève face au juge des référés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp. 2464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau régime de l’avancement de grade dans la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 33, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indemnisation des usagers pour distribution postale défaillante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité financière de la collectivité d’origine dans la prise en charge du fonctionnaire privé d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.634</w:t>
-[...468 lines deleted...]
-                <w:t xml:space="preserve">Le statut de la fonction publique communale</w:t>
+              <w:t xml:space="preserve">, 2007, 05, pp.228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un démantèlement des droits spéciaux de distribution du livret A ? Retour sur la décision de la Commission européenne de 10 mai 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 216, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n° 2005-516 du 20 mai 2005 relative à la régulation des activités postales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 06, pp.1076</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La préférence locale à l'embauche en Polynésie française</w:t>
+              <w:t xml:space="preserve">, 2006, 2, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notes en délibéré dans la procédure administrative contentieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 148, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1, pp.374</w:t>
-[...744 lines deleted...]
-                <w:t xml:space="preserve">La fin du monopole postal : quelles perspectives pour le financement du service universel postal ?</w:t>
+              <w:t xml:space="preserve">, 2003, 2, pp.1203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d'Etat et la divulgation des sondages en rapport avec une élection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 143, pp.3</w:t>
-[...2068 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement bilingue en langues régionales devant le Conseil d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDP : La Tribune du droit public : Revue semestrielle de droit public général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12, pp. 275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7646,51 +7715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trequattrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05615047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trequattrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756051v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>