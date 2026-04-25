--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1106,213 +1106,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisotropic 3-level quantum systems: complete solutions for minimum time and minimum energy.</w:t>
+                <w:t xml:space="preserve">Resonance of minimizers for $n$-level quantum systems with an arbitrary cost.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.593--614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376872v1</w:t>
+                <w:t xml:space="preserve">hal-00376875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance of minimizers for $n$-level quantum systems with an arbitrary cost.</w:t>
+                <w:t xml:space="preserve">Nonisotropic 3-level quantum systems: complete solutions for minimum time and minimum energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.957--990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2005.5.957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376875v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-contact S-R metrics: normal form in R^2n, wave front and caustic in R^4</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9C380B2"/>
+    <w:nsid w:val="F6D93DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2705,51 +2705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-charlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059567376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-09435-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Neel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-011-9262-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.11.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2006.15.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021199303685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zakalyukin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009566723037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BVF9SDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512380v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-charlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059567376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-09435-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Neel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-011-9262-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.11.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2006.15.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021199303685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zakalyukin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009566723037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BVF9SDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512380v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>