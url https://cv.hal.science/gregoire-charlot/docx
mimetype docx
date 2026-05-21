--- v1 (2026-04-25)
+++ v2 (2026-05-21)
@@ -947,51 +947,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (3), pp.793-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2009.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
@@ -1106,213 +1106,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance of minimizers for $n$-level quantum systems with an arbitrary cost.</w:t>
+                <w:t xml:space="preserve">Nonisotropic 3-level quantum systems: complete solutions for minimum time and minimum energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.957--990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2005.5.957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376875v1</w:t>
+                <w:t xml:space="preserve">hal-00376872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisotropic 3-level quantum systems: complete solutions for minimum time and minimum energy.</w:t>
+                <w:t xml:space="preserve">Resonance of minimizers for $n$-level quantum systems with an arbitrary cost.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.593--614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2005.5.957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00376872v1</w:t>
+                <w:t xml:space="preserve">hal-00376875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-contact S-R metrics: normal form in R^2n, wave front and caustic in R^4</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6D93DC6"/>
+    <w:nsid w:val="C48EA5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2705,51 +2705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-charlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059567376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-09435-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Neel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-011-9262-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.11.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2006.15.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021199303685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zakalyukin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009566723037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BVF9SDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512380v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-charlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059567376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-09435-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Neel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-011-9262-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.11.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2006.15.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2005.5.957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021199303685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zakalyukin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009566723037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BVF9SDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512380v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>