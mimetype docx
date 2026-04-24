--- v0 (2026-03-26)
+++ v1 (2026-04-24)
@@ -1701,178 +1701,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une audio-tecture à l’ère du phonocène - Pièces d’écoute : articulations, limites et inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’outil d’aide à la conception d’environnements sonores durables Esquis‘sons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCAM sound design days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">L’environnement sonore, vrai facteur d’attractivité pour une ville durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’information sur le Bruit (CidB), Jul 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02319356v1</w:t>
+                <w:t xml:space="preserve">hal-02173025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’aide à la conception d’environnements sonores durables Esquis‘sons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une audio-tecture à l’ère du phonocène - Pièces d’écoute : articulations, limites et inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’environnement sonore, vrai facteur d’attractivité pour une ville durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’information sur le Bruit (CidB), Jul 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">IRCAM sound design days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173025v1</w:t>
+                <w:t xml:space="preserve">halshs-02319356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voix de la ville : effets sonores, espaces construits et ambiances urbaines</w:t>
               </w:r>
@@ -2046,441 +2046,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter les seuils d’ambiance : basculement, échappement sensible, distanciation critique</w:t>
+                <w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 123 - 128</w:t>
+              <w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404368v1</w:t>
+                <w:t xml:space="preserve">hal-01341194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t>
+              <w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341194v1</w:t>
+                <w:t xml:space="preserve">hal-01361440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361440v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimenter les seuils d’ambiance : basculement, échappement sensible, distanciation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 123 - 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404371v1</w:t>
+                <w:t xml:space="preserve">hal-01404368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature domestiquée en bords de route</w:t>
               </w:r>
@@ -2922,165 +2922,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières à ambiances : les formants sensibles de l'expérience</w:t>
+                <w:t xml:space="preserve">L'Ambiance sensible à l'architecture : paradoxes et empathies contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Isle d Abeau, France. pp.123-131</w:t>
+              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993659v1</w:t>
+                <w:t xml:space="preserve">halshs-00745872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ambiance sensible à l'architecture : paradoxes et empathies contemporaines</w:t>
+                <w:t xml:space="preserve">Matières à ambiances : les formants sensibles de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.27-32</w:t>
+              <w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Isle d Abeau, France. pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745872v1</w:t>
+                <w:t xml:space="preserve">hal-00993659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance de tous les sens</w:t>
               </w:r>
@@ -3129,329 +3129,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiance et écologie des jardins familiaux de la Cité Viscose, Echirolles (38)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société d'Ecologie Humaine " Jardins, lieux de connaissances et de biodiversité ", Brest, Juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brest, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Séminaire international Designing the sound of the city. Progettare il suono della città, Piacenza, Italie, 7 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Piacenza, Italie. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993711v1</w:t>
+                <w:t xml:space="preserve">hal-00993638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambiance et écologie des jardins familiaux de la Cité Viscose, Echirolles (38)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Linglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Designing the sound of the city. Progettare il suono della città, Piacenza, Italie, 7 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Piacenza, Italie. pp.XX</w:t>
+              <w:t xml:space="preserve">Journée de la Société d'Ecologie Humaine " Jardins, lieux de connaissances et de biodiversité ", Brest, Juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brest, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993638v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de l'ouvrage de François Laplantine</w:t>
+                <w:t xml:space="preserve">The sound heritage of a new town : ambiance's shocks in contemporary urbanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail Corps et intercorporéité en espaces publics - Séminaire "Ambiances urbaines en partage : les expériences du dépaysement". Lyon, 30 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICSV 16. Sixteenth International Congress on Sound and Vibration. Krakow (Poland), 5-9 Juillet 2009 [CD-rom]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kraków, Poland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993708v1</w:t>
+                <w:t xml:space="preserve">hal-00993631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound heritage of a new town : ambiance's shocks in contemporary urbanism</w:t>
+                <w:t xml:space="preserve">Commentaire de l'ouvrage de François Laplantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV 16. Sixteenth International Congress on Sound and Vibration. Krakow (Poland), 5-9 Juillet 2009 [CD-rom]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kraków, Poland. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journée de travail Corps et intercorporéité en espaces publics - Séminaire "Ambiances urbaines en partage : les expériences du dépaysement". Lyon, 30 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993631v1</w:t>
+                <w:t xml:space="preserve">hal-00993708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambience formers in built environment : an experimentation with sound and motion</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Linglart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theys, Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre des projets, Bilan à mi parcours du Predit, Mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Predit, pp.64-67, 2011</w:t>
@@ -5288,199 +5288,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wie klingen die Städte ? Eine Rückschaw auf den Begriff des klangeeffektes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+                <w:t xml:space="preserve">DAM, Dispositifs ambiants Multimodaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kleinlein, Doris and Kokckelkorn, Anne and Pagels, Gesine and Stabenow, Carsten. </w:t>
+              <w:t xml:space="preserve">Rhône-Alpes, ENSA and d'Abeau, Grands Ateliers de l'Isle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuned City, Zwischen Klang und Raumspekulation = Tuned City, Between sound and space speculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kookbooks Verlag, pp.46-58 and 142-152, 2008</w:t>
+              <w:t xml:space="preserve">Les Grands Ateliers. Enseigner Expérimenter Construire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.148-149, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995462v1</w:t>
+                <w:t xml:space="preserve">hal-00995480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAM, Dispositifs ambiants Multimodaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Liveneau</w:t>
+                <w:t xml:space="preserve">Wie klingen die Städte ? Eine Rückschaw auf den Begriff des klangeeffektes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rhône-Alpes, ENSA and d'Abeau, Grands Ateliers de l'Isle. </w:t>
+              <w:t xml:space="preserve">Kleinlein, Doris and Kokckelkorn, Anne and Pagels, Gesine and Stabenow, Carsten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Ateliers. Enseigner Expérimenter Construire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.148-149, 2008</w:t>
+              <w:t xml:space="preserve">Tuned City, Zwischen Klang und Raumspekulation = Tuned City, Between sound and space speculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kookbooks Verlag, pp.46-58 and 142-152, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995480v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l'existant par l'ambiance</w:t>
               </w:r>
@@ -6363,51 +6363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6716,303 +6716,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances et écologie des jardins familiaux de la Cité Viscose (Echirolles, 38). Synthèse de la recherche</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">European Acoustic Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meri Kytö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Uimonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bérubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993857v1</w:t>
+                <w:t xml:space="preserve">hal-00993848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Acoustic Heritage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nature au bord de la route, le cas des jardins partagés de l’agglomération grenobloise (38)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cresson. 2012, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bérubé</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-00993848v1</w:t>
+                <w:t xml:space="preserve">hal-01166947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature au bord de la route, le cas des jardins partagés de l’agglomération grenobloise (38)</w:t>
+                <w:t xml:space="preserve">Ambiances et écologie des jardins familiaux de la Cité Viscose (Echirolles, 38). Synthèse de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Cresson. 2012, pp.150</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166947v1</w:t>
+                <w:t xml:space="preserve">hal-00993857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t>
               </w:r>
@@ -7428,51 +7428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aventin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Couic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Odion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7767,250 +7767,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au seuil de l'audible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+                <w:t xml:space="preserve">Testologie architecturale des effets sonores : prédictibilité de la qualité sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Odion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 31, CRESSON, Ministère de l'environnement. 1996, 2 vol. (101, 139 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 30, CRESSON, Ministère de l'environnement. 1996, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373743v1</w:t>
+                <w:t xml:space="preserve">hal-01364555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testologie architecturale des effets sonores : prédictibilité de la qualité sonore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+                <w:t xml:space="preserve">Au seuil de l'audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 30, CRESSON, Ministère de l'environnement. 1996, pp.139</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 31, CRESSON, Ministère de l'environnement. 1996, 2 vol. (101, 139 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364555v1</w:t>
+                <w:t xml:space="preserve">hal-01373743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises en vue de l'espace public : les formes sensibles de l'espace public</w:t>
               </w:r>
@@ -9489,51 +9489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E12C52E"/>
+    <w:nsid w:val="FC16CD22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9720,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-chelkoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4601-6011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08059834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10093528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054555344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cartophonies.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="lambiophil.hypoth%C3%A8ees.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/chelkoff-gregoire/%20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548772834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v1i1.4079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Odion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835A91AB4442F90581648B7D241082BCB0902B98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03067906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/nouveaux-territoires-de-l%E2%80%99experience-olfactive.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Drumm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theatrum-mundi.org/the-political-voice-contents-sonic/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/2623-architecture-et-musique-espace-sons-societes-9782752101709.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01295465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/IMG/pdf/p624_l_espace_urbain_en_methodes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Veslin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaccoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Meier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Meier-Dallach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gehring" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-chelkoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4601-6011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08059834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10093528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054555344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cartophonies.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="lambiophil.hypoth%C3%A8ees.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/chelkoff-gregoire/%20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548772834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v1i1.4079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Odion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835A91AB4442F90581648B7D241082BCB0902B98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03067906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/nouveaux-territoires-de-l%E2%80%99experience-olfactive.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Drumm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theatrum-mundi.org/the-political-voice-contents-sonic/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/2623-architecture-et-musique-espace-sons-societes-9782752101709.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01295465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/IMG/pdf/p624_l_espace_urbain_en_methodes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Veslin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaccoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Meier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Meier-Dallach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gehring" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>