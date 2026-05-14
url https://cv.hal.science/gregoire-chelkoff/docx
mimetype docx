--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -4294,212 +4294,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'air des ambiances, synesthesies des espaces construits</w:t>
+                <w:t xml:space="preserve">As Far As The Ear Can Hear. Listening to the social city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fraigneau, Victor; Bonnaud, Xavier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn Drumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kafka, George; Lovell, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires de l'expérience olfactive</w:t>
+              <w:t xml:space="preserve">Sonic Urbanism: The Political Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-88474-335-8</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theatrum Mundi &amp;beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-15, 2020, Sonic Urbanism, 978-1-9161864-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02319364v1</w:t>
+                <w:t xml:space="preserve">halshs-03066959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Far As The Ear Can Hear. Listening to the social city</w:t>
+                <w:t xml:space="preserve">L'air des ambiances, synesthesies des espaces construits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Kafka, George; Lovell, Sophie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fraigneau, Victor; Bonnaud, Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonic Urbanism: The Political Voice</w:t>
+              <w:t xml:space="preserve">Les nouveaux territoires de l'expérience olfactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theatrum Mundi &amp;beyond</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-15, 2020, Sonic Urbanism, 978-1-9161864-1-5</w:t>
+                <w:t xml:space="preserve">InFolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-88474-335-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03066959v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t>
               </w:r>
@@ -5546,212 +5546,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypothèse des formants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prologue de l'ouvrage &amp;quot;Ambiances en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Amphoux, Jean Paul Thibaud, Grégoire Chelkoff. </w:t>
+              <w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A la croisée, 2004</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la Croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2004, 2-912934-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295476v1</w:t>
+                <w:t xml:space="preserve">hal-04239103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prologue de l'ouvrage &amp;quot;Ambiances en débats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hypothèse des formants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t>
+              <w:t xml:space="preserve">Pascal Amphoux, Jean Paul Thibaud, Grégoire Chelkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A la croisée, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la Croisée</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04239103v1</w:t>
+                <w:t xml:space="preserve">hal-01295476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir et concevoir l’architecture : l'hypothèse des formants</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Croisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-69 + débats 82-98, 2004, 2-912934-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5942,199 +5942,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégories d'analyse de l'environnement urbain</w:t>
+                <w:t xml:space="preserve">Formes, formants, formalités : catégories d'analyse de l'environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grosjean; Jean Paul Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace urbain en méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 2-86364-624-9</w:t>
+              <w:t xml:space="preserve">, 2001, 978-2-86364-624-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295465v1</w:t>
+                <w:t xml:space="preserve">halshs-01229581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes, formants, formalités : catégories d'analyse de l'environnement urbain</w:t>
+                <w:t xml:space="preserve">Catégories d'analyse de l'environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grosjean; Jean Paul Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace urbain en méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 978-2-86364-624-3</w:t>
+              <w:t xml:space="preserve">, 2001, 2-86364-624-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01229581v1</w:t>
+                <w:t xml:space="preserve">hal-01295465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel objet d'ambiances : la ville souterraine</w:t>
               </w:r>
@@ -6992,181 +6992,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t>
+                <w:t xml:space="preserve">La ville dans ses jardins, l'urbain en bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cresson. 2010</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 80, MCC (BRAUP-DAPA); MEDATT (PUCA-DGALN); CRESSON. 2010, pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993859v1</w:t>
+                <w:t xml:space="preserve">hal-00993858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville dans ses jardins, l'urbain en bord de route</w:t>
+                <w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 80, MCC (BRAUP-DAPA); MEDATT (PUCA-DGALN); CRESSON. 2010, pp.191</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cresson. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993858v1</w:t>
+                <w:t xml:space="preserve">hal-00993859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartophonie sensible d'une ville nouvelle. Exploration du patrimoine sonore de l'Isle d'Abeau</w:t>
               </w:r>
@@ -9489,51 +9489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC16CD22"/>
+    <w:nsid w:val="C9421AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9720,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-chelkoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4601-6011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08059834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10093528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054555344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cartophonies.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="lambiophil.hypoth%C3%A8ees.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/chelkoff-gregoire/%20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548772834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v1i1.4079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Odion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835A91AB4442F90581648B7D241082BCB0902B98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03067906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/nouveaux-territoires-de-l%E2%80%99experience-olfactive.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Drumm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theatrum-mundi.org/the-political-voice-contents-sonic/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/2623-architecture-et-musique-espace-sons-societes-9782752101709.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01295465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/IMG/pdf/p624_l_espace_urbain_en_methodes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Veslin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaccoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Meier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Meier-Dallach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gehring" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-chelkoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4601-6011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08059834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10093528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054555344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cartophonies.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="lambiophil.hypoth%C3%A8ees.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/chelkoff-gregoire/%20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548772834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v1i1.4079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Odion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835A91AB4442F90581648B7D241082BCB0902B98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03067906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Drumm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theatrum-mundi.org/the-political-voice-contents-sonic/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/nouveaux-territoires-de-l%E2%80%99experience-olfactive.htm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/2623-architecture-et-musique-espace-sons-societes-9782752101709.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/IMG/pdf/p624_l_espace_urbain_en_methodes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01295465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Veslin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaccoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Meier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Meier-Dallach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gehring" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>