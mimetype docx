--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1259,524 +1259,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Traps of Hypervolatiles in the Protosolar Nebula at the Origin of the Peculiar Composition of Comet C/2016 R2 (PanSTARRS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les innombrables applications de la chromatographie bidimensionnelle en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artyom Aguichine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+                <w:t xml:space="preserve">Raphaël L Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+                <w:t xml:space="preserve">Adrien D Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bockova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 459, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330145v1</w:t>
+                <w:t xml:space="preserve">hal-03161783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify low mass volatile organic compounds from cometary ice analogs using gas chromatography coupled to an Orbitrap mass spectrometer associated to electron and chemical ionizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Javelle</w:t>
+                <w:t xml:space="preserve">Cold Traps of Hypervolatiles in the Protosolar Nebula at the Origin of the Peculiar Composition of Comet C/2016 R2 (PanSTARRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Righezza</w:t>
+                <w:t xml:space="preserve">Artyom Aguichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462343⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abeaa7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330141v1</w:t>
+                <w:t xml:space="preserve">hal-03330145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between molecular cloud ices and chondritic organic matter in laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+                <w:t xml:space="preserve">Identify low mass volatile organic compounds from cometary ice analogs using gas chromatography coupled to an Orbitrap mass spectrometer associated to electron and chemical ionizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vinogradoff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Righezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23895-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1652, pp.462343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259948v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innombrables applications de la chromatographie bidimensionnelle en phase gazeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the link between molecular cloud ices and chondritic organic matter in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël L Pepino</w:t>
+                <w:t xml:space="preserve">J-C Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien D Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">L. Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23895-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161783v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of benzene (C6H6) hydrogen cyanide (HCN) co-condensed ices part 1: A source of solid-state production of volatile nitrile compounds in Titan's stratosphere</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Couturier-Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Couturier-Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.37. </w:t>
@@ -2024,161 +2024,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation dose affects the composition of organic refractory materials in space</w:t>
+                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Urso</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Vuitton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 644, pp.A115. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049531v2</w:t>
+                <w:t xml:space="preserve">hal-02396048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Proteomics-Based Strategy for the Investigation of Peptide Sequences in Extraterrestrial Samples</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Phyllosilicates on Amino Acid Formation under Asteroidal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,382 +2426,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
+                <w:t xml:space="preserve">Irradiation dose affects the composition of organic refractory materials in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">R. G. Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mousis</w:t>
+                <w:t xml:space="preserve">L. Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duvernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vuitton</w:t>
+                <w:t xml:space="preserve">L. Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396048v1</w:t>
+                <w:t xml:space="preserve">hal-03049531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions for mimicking natural selection in chemical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity and resolution optimization in gas chromatography coupled to mass spectrometry analyses of volatile organic compounds present in vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mouzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41570-019-0155-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1609, pp.460489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330152v1</w:t>
+                <w:t xml:space="preserve">hal-03330160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and resolution optimization in gas chromatography coupled to mass spectrometry analyses of volatile organic compounds present in vacuum environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+                <w:t xml:space="preserve">On the conditions for mimicking natural selection in chemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Werner</w:t>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mouzay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1609, pp.460489. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.102-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41570-019-0155-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330160v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
               </w:r>
@@ -2915,217 +2915,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenging Detection of Nucleobases from Pre-accretional Astrophysical Ice Analogs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Geffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+                <w:t xml:space="preserve">T. Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab59df⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468396v1</w:t>
+                <w:t xml:space="preserve">hal-02151784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosulfur Compounds Formed by Sulfur Ion Bombardment of Astrophysical Ice Analogs: Implications for Moons, Comets, and Kuiper Belt Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,240 +3134,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 885 (2), pp.L40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab4e9f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Torro</w:t>
+                <w:t xml:space="preserve">The Challenging Detection of Nucleobases from Pre-accretional Astrophysical Ice Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lucas</w:t>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 887 (2), pp.L31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab59df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151784v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Molecular Oxygen via Irradiation of Ice Grains in the Protosolar Nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov-Gerasimenko from Warmed-up Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,295 +3585,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov–Gerasimenko from Warmed-up Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. J. Amato</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luspay-Kuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 865 (1), pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582556v1</w:t>
+                <w:t xml:space="preserve">hal-03330174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov–Gerasimenko from Warmed-up Ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Mandt</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330174v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cometary Materials Originating from Interstellar Ices: Clues from Laboratory Experiments</w:t>
               </w:r>
@@ -3898,64 +3898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. S. d'Hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 837 (2), </w:t>
@@ -4395,51 +4395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gaseous Phase as a Probe of the Astrophysical Solid Phase Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol ice VUV photoprocessing: GC-MS analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,692 +4904,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the molecular composition of laboratory organic residues produced from interstellar/pre-cometary ice analogues using very high resolution mass spectrometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radical-induced chemistry from VUV photolysis of interstellar ice analogues containing formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Marcellus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teddy Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, pp.A60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451871v1</w:t>
+                <w:t xml:space="preserve">hal-01451877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-induced chemistry from VUV photolysis of interstellar ice analogues containing formaldehyde</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insight into the molecular composition of laboratory organic residues produced from interstellar/pre-cometary ice analogues using very high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.184 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Theule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Ninette Abou mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B. Charnley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (1), pp.101-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208164v1</w:t>
+                <w:t xml:space="preserve">hal-01208225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Blum</w:t>
+                <w:t xml:space="preserve">J A Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven B. Charnley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+                <w:t xml:space="preserve">P Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Congiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208225v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Congiu</w:t>
+                <w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dulieu</w:t>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bonnin</w:t>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452318v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
               </w:r>
@@ -5703,161 +5703,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice chemistry of acetaldehyde reveals competitive reactions in the first step of the Strecker synthesis of alanine: formation of HO-CH(CH3)-NH2 vs. HO-CH(CH3)-CN</w:t>
+                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Murthy Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Charnley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1033⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (1-4), pp.101-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452290v1</w:t>
+                <w:t xml:space="preserve">hal-03332549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: acetone ((CH3)2C=O) and hydrogen cyanide (HCN) reactivity</w:t>
               </w:r>
@@ -5971,1038 +5971,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
+                <w:t xml:space="preserve">Ice chemistry of acetaldehyde reveals competitive reactions in the first step of the Strecker synthesis of alanine: formation of HO-CH(CH3)-NH2 vs. HO-CH(CH3)-CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.163. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 451, pp.1649 - 1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244868v1</w:t>
+                <w:t xml:space="preserve">hal-01452290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
+                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murthy Gudipati</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332549v1</w:t>
+                <w:t xml:space="preserve">hal-01244868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
+                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332548v1</w:t>
+                <w:t xml:space="preserve">hal-03191328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molap.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191328v1</w:t>
+                <w:t xml:space="preserve">hal-03332548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the NH3 and CO2 solid-state reaction at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chiavassa</w:t>
+                <w:t xml:space="preserve">Trapping in water - an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)(2)C = O and ammonia NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp02414a⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991--3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082379v1</w:t>
+                <w:t xml:space="preserve">hal-01457939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in water - an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)(2)C = O and ammonia NH3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH2OH formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991--3000. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (44), pp.24200--24208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457939v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH2OH formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Kinetics of the NH3 and CO2 solid-state reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sanchez</w:t>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (44), pp.24200--24208. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (43), pp.23604-23615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02414a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457935v1</w:t>
+                <w:t xml:space="preserve">hal-01082379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde Chemistry in Cometary Ices: On the Prospective Detection of Nh2ch2oh, Hoch2oh, and Pom by the on-Board Rosina Instrument of the Rosetta Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rimola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 791 (2), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7030,177 +7030,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">FORMALDEHYDE CHEMISTRY IN COMETARY ICES: ON THE PROSPECTIVE DETECTION OF NH 2 CH 2 OH, HOCH 2 OH, AND POM BY THE ON-BOARD ROSINA INSTRUMENT OF THE ROSETTA MISSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roussin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 791 (2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930554v1</w:t>
+                <w:t xml:space="preserve">hal-03332556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of complex organic molecules in astrophysical ice analogs: A mechanistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7255,100 +7251,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of volatile organic compounds and organic refractory residues coming from the heating of cometary/interstellar ice analogs: An insight in complex astrophysical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,879 +7372,883 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (16), pp.8391-8399. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3360-3370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332557v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (16), pp.8391-8399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332560v1</w:t>
+                <w:t xml:space="preserve">hal-03332557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMALDEHYDE CHEMISTRY IN COMETARY ICES: ON THE PROSPECTIVE DETECTION OF NH 2 CH 2 OH, HOCH 2 OH, AND POM BY THE ON-BOARD ROSINA INSTRUMENT OF THE ROSETTA MISSION</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/75⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3360 - 3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332556v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+                <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991 - 3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457940v1</w:t>
+                <w:t xml:space="preserve">hal-01930549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH 2 OH formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991 - 3000. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (44), pp.24200-24208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930549v1</w:t>
+                <w:t xml:space="preserve">hal-03332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH 2 OH formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Theule</w:t>
+                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (16), pp.8391--8399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332555v1</w:t>
+                <w:t xml:space="preserve">hal-01457940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,51 +8283,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 443 (4), pp.2991-3000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332558v1</w:t>
@@ -8390,51 +8390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (23), pp.3100-3102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8462,1992 +8462,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of thermal reactivity for hexamethylenetetramine formation from simulated interstellar ices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of laboratory analogs of interstellar/cometary organic residues using very high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+                <w:t xml:space="preserve">F.-R. Orthous-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+                <w:t xml:space="preserve">P. De Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Briani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">P. Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 551, pp.A128. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.184--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332567v1</w:t>
+                <w:t xml:space="preserve">hal-01457951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5(4H)-Oxazolones as Intermediates in the Carbodiimide-and Cyanamide-Promoted Peptide Activations in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chomat</w:t>
+                <w:t xml:space="preserve">Arthur Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.611-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201207730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844648v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH 2 CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH 2 CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.B. Bossa</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01244866v1</w:t>
+                <w:t xml:space="preserve">hal-03332569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl propionate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332563v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844662v1</w:t>
+                <w:t xml:space="preserve">hal-01244866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl propionate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl propionate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Bibila Mayaya Bisseyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akoun Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Djande</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 69 (Pt 7), pp.o1125--6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+              <w:t xml:space="preserve">, 2013, 69 (7), pp.o1125-o1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457950v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5(4H)-Oxazolones as Intermediates in the Carbodiimide-and Cyanamide-Promoted Peptide Activations in Aqueous Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Justine Canal</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201207730⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778615v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laboratory analogs of interstellar/cometary organic residues using very high resolution mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl propionate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Bibila Mayaya Bisseyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (Pt 7), pp.o1125--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457951v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH 2 CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH 2 CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of thermal reactivity for hexamethylenetetramine formation from simulated interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 549, pp.A93. </w:t>
+              <w:t xml:space="preserve">, 2013, 551, pp.A128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332569v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H2CO, and NH3 in amorphous water ice</w:t>
+                <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH2CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH2CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mispelaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Theulé</w:t>
+                <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aouididi</w:t>
+                <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+                <w:t xml:space="preserve">P Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Astronomy and Astrophysics, 549, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457952v1</w:t>
+                <w:t xml:space="preserve">hal-01244747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH2CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH2CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
+                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H2CO, and NH3 in amorphous water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Danger</w:t>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Duvernay</w:t>
+                <w:t xml:space="preserve">H. Aouididi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Theulé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-C Guillemin</w:t>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Astronomy and Astrophysics, 549, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244747v1</w:t>
+                <w:t xml:space="preserve">hal-01457952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (8), pp.1567-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H 2 CO, and NH 3 in amorphous water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouididi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Chomat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332570v1</w:t>
+                <w:t xml:space="preserve">hal-03332562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H 2 CO, and NH 3 in amorphous water ice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332562v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10457,1225 +10457,1225 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (35), pp.12309--12320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp41963g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844623v1</w:t>
+                <w:t xml:space="preserve">hal-01457957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From interstellar chemistry to prebiotic chemistry: organic matter evolution toward the life</w:t>
+                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.2331-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-011-975-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457958v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.5416-5429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CS3506-4E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332580v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH 2 CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 756 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332578v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of interstellar ice analogues containing formaldehyde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Chiavassa</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1258055⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.2331-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-011-0975-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332566v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CS3506-4E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778056v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-011-0975-2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03332581v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH 2 CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal evolution of interstellar ice analogues containing formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ECLA - European Conference on Laboratory Astrophysics Paris, France, September 26-30, 2011, 58, pp.337-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332575v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From interstellar chemistry to prebiotic chemistry: organic matter evolution toward the life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363, pp.31--35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332579v1</w:t>
+                <w:t xml:space="preserve">hal-01457958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-011-975-2⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777797v1</w:t>
+                <w:t xml:space="preserve">hal-00844623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rimola</w:t>
+                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11685,428 +11685,428 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cp41963g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457957v1</w:t>
+                <w:t xml:space="preserve">hal-03332580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rimola</w:t>
+                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP41963G⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 756 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107217v1</w:t>
+                <w:t xml:space="preserve">hal-00844626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (35), pp.12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP41963G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844626v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl 4-methoxybenzoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akoun Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (12), pp.o3438-o3439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12134,615 +12134,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844620v1</w:t>
+                <w:t xml:space="preserve">hal-00844639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844639v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl 4-meth-oxy-benzoate.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Djande</w:t>
+                <w:t xml:space="preserve">The desorption of H 2 CO from interstellar grains analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536812047666⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457963v1</w:t>
+                <w:t xml:space="preserve">hal-03332574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desorption of H 2 CO from interstellar grains analogues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl 4-meth-oxy-benzoate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (Pt 12), pp.o3438--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536812047666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332574v1</w:t>
+                <w:t xml:space="preserve">hal-01457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (16), pp.5416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12770,1204 +12770,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Borget</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332565v1</w:t>
+                <w:t xml:space="preserve">hal-01457965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mispelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.363-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457965v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the OCN− and HOCN formation from the HNCO + H2O thermal reaction in interstellar ice analogs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Racemic Amino Acid Production by Ultraviolet Irradiation of Achiral Interstellar Ice Analogs with Circularly Polarized Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ilmane</w:t>
+                <w:t xml:space="preserve">Pierre De Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Meinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Hasegawa</w:t>
+                <w:t xml:space="preserve">Michel Nuevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Morata</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076034v1</w:t>
+                <w:t xml:space="preserve">hal-01457967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Racemic Amino Acid Production by Ultraviolet Irradiation of Achiral Interstellar Ice Analogs with Circularly Polarized Light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457967v1</w:t>
+                <w:t xml:space="preserve">hal-03332585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332585v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332588v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH 2 NH), ammonia (NH 3 ), and hydrogen cyanide (HCN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 535, pp.A47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Kinetics of the OCN− and HOCN formation from the HNCO + H2O thermal reaction in interstellar ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ilmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Mispelaer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">O Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+              <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844618v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076030v1</w:t>
@@ -13978,64 +13978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the OCN − and HOCN formation from the HNCO + H 2 O thermal reaction in interstellar ice analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ilmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,51 +14057,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332586v1</w:t>
@@ -14138,502 +14138,502 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Meinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nuevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 727 (2), pp.L27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Duvernay</w:t>
+                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH 2 NH at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Danger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076037v1</w:t>
+                <w:t xml:space="preserve">hal-03332584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH 2 NH at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Borget</w:t>
+                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mispelaer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332584v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244742v1</w:t>
@@ -14644,103 +14644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dufauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 523, pp.A79. </w:t>
@@ -14778,103 +14778,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dufauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 523, pp.A79. </w:t>
@@ -14925,64 +14925,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N-Terminal Epimerization and Degradation into Diketopiperazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.651-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15029,64 +15029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N -Terminal Epimerization and Degradation into Diketopiperazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.651-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15263,51 +15263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line sample stacking of peptides in capillary electrophoresis for the study of prebiotic reactions between α,α-dialkylated amino acids and amino acid N-carboxyanhydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15360,328 +15360,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process improvement in amino acid N-carboxyanhydride synthesis by N-carbamoyl amino acid nitrosation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line sample stacking of peptides in capillary electrophoresis for the study of prebiotic reactions between α,α-dialkylated amino acids and amino acid N-carboxyanhydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Taillades</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-008-0090-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1216 (30), pp.5748-5754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332592v1</w:t>
+                <w:t xml:space="preserve">hal-03332591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line sample stacking of peptides in capillary electrophoresis for the study of prebiotic reactions between α,α-dialkylated amino acids and amino acid N-carboxyanhydrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process improvement in amino acid N-carboxyanhydride synthesis by N-carbamoyl amino acid nitrosation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lagrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Taillades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.06.010⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.341-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-008-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332591v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform surface charge distributions in CE: Theoretical and experimental approach based on Taylor dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15947,51 +15947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform surface charge distributions in CE: Theoretical and experimental approach based on Taylor dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16334,51 +16334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (23), pp.7412-7413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16412,51 +16412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Formation Mediated by Cyanate Revisited. N-Carboxyanhydrides as Accessible Intermediates in the Decomposition of N-Carbamoylaminoacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16813,329 +16813,329 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is icy grains of dense molecular clouds at the origin of a fraction of the organic content of meteorites?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral-catalyzed sugar synthesis under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Raphael Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauryane Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. pp.279, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-279⟩</w:t>
+              <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295898v1</w:t>
+                <w:t xml:space="preserve">hal-04295912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-catalyzed sugar synthesis under hydrothermal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is icy grains of dense molecular clouds at the origin of a fraction of the organic content of meteorites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauryane Cazals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Serra</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. </w:t>
+              <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. pp.279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295912v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if the insoluble organic matter of meteorites showed unexpected molecular diversity?</w:t>
               </w:r>
@@ -17249,1044 +17249,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of complex organosulfur compounds by sulfur implantation in astrophysical ice analogs - implications for the chemical evolution of the surface of icy objects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical Chemistry for Astrochemistry, Planetary Chemistry and Astrobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GU General Assembly Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaires LLR : Et si la nébuleuse solaire contenait déjà les ingrédients requis pour l’apparition de la vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Leprince-Ringuet (UMR 7638, École polytechnique), Oct 2021, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090379v1</w:t>
+                <w:t xml:space="preserve">hal-05568166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Formation of complex organosulfur compounds by sulfur implantation in astrophysical ice analogs - implications for the chemical evolution of the surface of icy objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GU General Assembly Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368278v1</w:t>
+                <w:t xml:space="preserve">hal-03090379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Molecular Complexity Between Chondrites, Martian Meteorite and Lunar Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Beck</w:t>
+                <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society, LPI Contribution No. 2157</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387191v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can sulfur implantation in interstellar ice analogs lead to the formation of sulfur-bearing organics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+                <w:t xml:space="preserve">Comparison of Molecular Complexity Between Chondrites, Martian Meteorite and Lunar Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Flandinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ruff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">P. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society, LPI Contribution No. 2157</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007295v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven UPLC-Orbitrap MS Analysis in Astrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
+                <w:t xml:space="preserve">Can sulfur implantation in interstellar ice analogs lead to the formation of sulfur-bearing organics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Poinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+                <w:t xml:space="preserve">Alexander Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Geneva, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412698v1</w:t>
+                <w:t xml:space="preserve">hal-03007295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of 67P/Churyumov-Gerasimenko from clathrates and crystalline ices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-Driven UPLC-Orbitrap MS Analysis in Astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPC-DPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life9020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412725v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Agglomeration of 67P/Churyumov-Gerasimenko from clathrates and crystalline ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLA - European Conference on Laboratory Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESPC-DPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genevae, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844655v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLA - European Conference on Laboratory Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.363-367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An experimental chemical reactor for peptide formation, elongation and accumulation on the Primitive Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis D. Hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, bremen, Germany. pp.3255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18296,172 +18378,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Directions for an Experimental Approach to the Chemistry of the Origin of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michele Fiore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prebiotic Chemistry and Life's Origin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.424-455, 2022, Chemical Biology, 978-1-78801-749-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164798-00424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of volatile organic compounds and refractory organic residues coming from the heating of interstellar ice analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18470,127 +18552,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollivier, M. and Maurel, M. C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epov 2012: From Planets to Life - Colloquium of the Cnrs Interdisciplinary Initiative Planetary Environments and Origins of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.03004, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems chemistry of alpha-amino acids and peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18599,213 +18681,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollivier, M. and Maurel, M. C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epov 2012: From Planets to Life - Colloquium of the Cnrs Interdisciplinary Initiative Planetary Environments and Origins of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.04001, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Evolution of Interstellar Ice Analogues Containing Formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stehle, C. and Joblin, C. and DHendecourt, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecla: European Conference on Laboratory Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, pp.337--341, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18815,303 +18897,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residue Analyses from the Heating of processed Interstellar Ice Analogues: understanding the formation of Solar System Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine de la vie : quel apport de la chimie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation and energy transfers supporting potential peptide protometabolisms at the origin of living systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Analysis from the Heating of Interstellar Ice Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19121,114 +19203,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From NCA to peptides: new reactions of prebiotic interest and applications; stacking and electro-osmotic flow control for the analysis of peptides with capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analytical chemistry. Université de Montpellier 2, 2006. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03332603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId467"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19375,51 +19457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfei Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Blancart Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Righezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura I Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Javelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Timoumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abeaa7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462343" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vinogradoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Viennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remusat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23895-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L Pepino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bockova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouzay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114595" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abdd3e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049531v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Urso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039528" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remaury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remusat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L Mclain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Aponte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-019-0155-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Werner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouzay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab59df" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab4e9f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maggiolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6b9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ronnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luspay-Kuti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aadf89" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abou Mrad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. S. d'Hendecourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa618a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hanson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ajram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#8197;mrad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700702" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rimola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-016-9481-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Isnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7cf0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fresneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Brunetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2292" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw346" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcellus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5TW8ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Butscher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628258" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#160;mrad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Charnley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0192-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2015.10.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fresneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332549v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Gudipati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Charnley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiavassa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02414a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457939v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1353" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03031a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/75" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roussin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54034K" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501974c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930549v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332558v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theule" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beaufils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49580a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinogradoff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220870" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Bibila Mayaya Bisseyou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoun Abou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djand&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kakou-Yao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536813016358" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djande" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778615v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bucchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201207730" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX0NLJS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Marcellus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Modica" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGMBCZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borget" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457952v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouididi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220691" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332561v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332570v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457958v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332578v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332566v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS3506-4E" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Charlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0975-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0TXLHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332575v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farabet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777797v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-975-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457957v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41963g" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41963G" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332572v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Saba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812047666" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332574v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35064E" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332565v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ilmane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasegawa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morata" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016051" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nuevo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/2/L27" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116688" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bossa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332582v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332586v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilmane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076037v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chiavassa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332584v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufauret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0450" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554687v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lagrille" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillades" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0090-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556523v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.06.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR1HKSDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332592v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-008-0090-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPRGJTV6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332591v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332593v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800128" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TJWSJP8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700778" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332594v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700950" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWV7LNJZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493431v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332596v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shackman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070689r" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ7R0QNW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332599v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061339+" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330136v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Commeyras" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ORIG.0000009827.54856.59" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD1F6BE9B87E05E0324D9AC256A8F7BABC8ABB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295898v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-279" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295912v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pepino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leyva" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryane Cazals" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-141" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295891v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-284" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090379v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8999" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387191v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolters" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007295v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruff" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412698v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life9020035" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412725v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572370v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Hendecourt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858230v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164798-00424" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457936v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457949v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930526v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333533v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03332603v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfei Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Blancart Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Righezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura I Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Javelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Timoumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L Pepino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bockova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abeaa7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vinogradoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Viennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remusat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23895-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouzay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114595" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abdd3e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remaury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remusat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L Mclain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Aponte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049531v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Urso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039528" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Werner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouzay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-019-0155-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab4e9f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab59df" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maggiolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6b9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ronnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luspay-Kuti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aadf89" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abou Mrad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. S. d'Hendecourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa618a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hanson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ajram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#8197;mrad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700702" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rimola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-016-9481-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Isnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7cf0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fresneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Brunetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2292" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw346" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Butscher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcellus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5TW8ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#160;mrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Charnley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0192-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2015.10.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Gudipati" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Charnley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fresneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457939v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1353" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03031a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiavassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02414a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/75" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roussin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54034K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501974c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332558v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theule" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beaufils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49580a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Marcellus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Modica" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGMBCZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bucchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201207730" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX0NLJS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Bibila Mayaya Bisseyou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoun Abou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djand&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kakou-Yao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536813016358" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinogradoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220870" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457952v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouididi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220691" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332561v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41963g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Charlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-975-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS3506-4E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332575v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332581v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0975-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0TXLHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farabet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332578v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332566v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258055" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41963G" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332572v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Saba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812047666" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332574v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457963v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35064E" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nuevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/2/L27" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332585v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116688" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bossa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076034v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ilmane" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasegawa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016051" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332586v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilmane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332584v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076037v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chiavassa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufauret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0450" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554687v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lagrille" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillades" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0090-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556523v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.06.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR1HKSDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332591v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332592v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-008-0090-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPRGJTV6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332593v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800128" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TJWSJP8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700778" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332594v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700950" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWV7LNJZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493431v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332596v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shackman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070689r" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ7R0QNW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332599v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061339+" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330136v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Commeyras" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ORIG.0000009827.54856.59" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD1F6BE9B87E05E0324D9AC256A8F7BABC8ABB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pepino" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leyva" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryane Cazals" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-141" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295898v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-279" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295891v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-284" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568166v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090379v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8999" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387191v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolters" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007295v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412698v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life9020035" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572370v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Hendecourt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858230v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164798-00424" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457936v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457949v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333526v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930526v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333533v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333528v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03332603v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>