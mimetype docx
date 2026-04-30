--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -234,18966 +234,18966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of mineral-organic chondritic analogs under hydrothermal conditions: implications for carbonaceous asteroids</w:t>
+                <w:t xml:space="preserve">Relationship between ices and gas phase organic compounds in simulated extraterrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Serra</w:t>
+                <w:t xml:space="preserve">Thomas Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">Chloé Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.04.018⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-025-01692-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121158v1</w:t>
+                <w:t xml:space="preserve">hal-05591871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected mineral impact on organic evolution during simulated aqueous alteration in asteroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of mineral-organic chondritic analogs under hydrothermal conditions: implications for carbonaceous asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116273⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.29 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767209v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diversity and Amino Acid Evolution in Simulated Carbonaceous Chondrite Parent Bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Garcia</w:t>
+                <w:t xml:space="preserve">Unexpected mineral impact on organic evolution during simulated aqueous alteration in asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingfei Yan</w:t>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Meinert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00366⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 423, pp.116273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731789v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple beam irradiation platform MIRRPLA: origin and evolution of organic matter in the solar system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Diversity and Amino Acid Evolution in Simulated Carbonaceous Chondrite Parent Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yingfei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10619127.2023.2265772⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.606-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462072v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography coupled-to Fourier transform orbitrap mass spectrometer for enantioselective amino acid analyses: Application to pre-cometary organic analog</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple beam irradiation platform MIRRPLA: origin and evolution of organic matter in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Blancart Remaury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464118⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2023.2265772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150942v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the UV dose on the formation of complex organic molecules in astrophysical ices: irradiation of methanol ices at 20 K and 80 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas chromatography coupled-to Fourier transform orbitrap mass spectrometer for enantioselective amino acid analyses: Application to pre-cometary organic analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura I Tenelanda-Osorio</w:t>
+                <w:t xml:space="preserve">Q. Blancart Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+                <w:t xml:space="preserve">A.D. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Javelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">M. Righezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1704, pp.464118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866166v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effect of the UV dose on the formation of complex organic molecules in astrophysical ices: irradiation of methanol ices at 20 K and 80 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura I Tenelanda-Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boithias</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.5009 - 5017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03895409v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analytical workflow to enhance comprehensive analysis of organic molecules in extraterrestrial objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Serra</w:t>
+                <w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Lange</w:t>
+                <w:t xml:space="preserve">N André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Hélène Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123324⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586508v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03895409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innombrables applications de la chromatographie bidimensionnelle en phase gazeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative analytical workflow to enhance comprehensive analysis of organic molecules in extraterrestrial objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël L Pepino</w:t>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien D Garcia</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ramzi Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.123324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161783v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Traps of Hypervolatiles in the Protosolar Nebula at the Origin of the Peculiar Composition of Comet C/2016 R2 (PanSTARRS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">Identify low mass volatile organic compounds from cometary ice analogs using gas chromatography coupled to an Orbitrap mass spectrometer associated to electron and chemical ionizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artyom Aguichine</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Michel Righezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abeaa7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1652, pp.462343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330145v1</w:t>
+                <w:t xml:space="preserve">hal-03330141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify low mass volatile organic compounds from cometary ice analogs using gas chromatography coupled to an Orbitrap mass spectrometer associated to electron and chemical ionizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Javelle</w:t>
+                <w:t xml:space="preserve">Exploring the link between molecular cloud ices and chondritic organic matter in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Righezza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462343⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23895-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330141v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between molecular cloud ices and chondritic organic matter in laboratory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Matzka</w:t>
+                <w:t xml:space="preserve">Cold Traps of Hypervolatiles in the Protosolar Nebula at the Origin of the Peculiar Composition of Comet C/2016 R2 (PanSTARRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C Viennet</w:t>
+                <w:t xml:space="preserve">Artyom Aguichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Remusat</w:t>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23895-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abeaa7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259948v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of benzene (C6H6) hydrogen cyanide (HCN) co-condensed ices part 1: A source of solid-state production of volatile nitrile compounds in Titan's stratosphere</w:t>
+                <w:t xml:space="preserve">Les innombrables applications de la chromatographie bidimensionnelle en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mouzay</w:t>
+                <w:t xml:space="preserve">Raphaël L Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Henry</w:t>
+                <w:t xml:space="preserve">Adrien D Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Couturier-Tamburelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Piétri</w:t>
+                <w:t xml:space="preserve">Jana Bockova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 459, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330139v1</w:t>
+                <w:t xml:space="preserve">hal-03161783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simulation of the Volatile Hydrocarbons Generated by the Long-UV Photoprocessing of (C 6 H 6 ) Ices with Relevance to Titan's Southern Stratospheric Ice Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Photochemistry of benzene (C6H6) hydrogen cyanide (HCN) co-condensed ices part 1: A source of solid-state production of volatile nitrile compounds in Titan's stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Couturier-Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abdd3e⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 368, pp.114595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330148v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experimental Simulation of the Volatile Hydrocarbons Generated by the Long-UV Photoprocessing of (C 6 H 6 ) Ices with Relevance to Titan's Southern Stratospheric Ice Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abdd3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396048v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Proteomics-Based Strategy for the Investigation of Peptide Sequences in Extraterrestrial Samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remaury</w:t>
+                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00700⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052767v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Phyllosilicates on Amino Acid Formation under Asteroidal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H L Mclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation dose affects the composition of organic refractory materials in space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Flandinet</w:t>
+                <w:t xml:space="preserve">A Novel Proteomics-Based Strategy for the Investigation of Peptide Sequences in Extraterrestrial Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.1444-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049531v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and resolution optimization in gas chromatography coupled to mass spectrometry analyses of volatile organic compounds present in vacuum environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460489⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330160v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions for mimicking natural selection in chemical systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irradiation dose affects the composition of organic refractory materials in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Sergeant D’hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Flandinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41570-019-0155-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330152v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sensitivity and resolution optimization in gas chromatography coupled to mass spectrometry analyses of volatile organic compounds present in vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mouzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1609, pp.460489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982054v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the conditions for mimicking natural selection in chemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Butscher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Torro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41570-019-0155-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151784v1</w:t>
+                <w:t xml:space="preserve">hal-03330152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosulfur Compounds Formed by Sulfur Ion Bombardment of Astrophysical Ice Analogs: Implications for Moons, Comets, and Kuiper Belt Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 885 (2), pp.L40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ab4e9f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenging Detection of Nucleobases from Pre-accretional Astrophysical Ice Analogs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balkis Eddhif</w:t>
+                <w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Geffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+                <w:t xml:space="preserve">R Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab59df⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468396v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Molecular Oxygen via Irradiation of Ice Grains in the Protosolar Nebula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Ronnet</w:t>
+                <w:t xml:space="preserve">The Challenging Detection of Nucleobases from Pre-accretional Astrophysical Ice Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lunine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Wurz</w:t>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aab6b9⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 887 (2), pp.L31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab59df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330177v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov-Gerasimenko from Warmed-up Ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Molecular Oxygen via Irradiation of Ice Grains in the Protosolar Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ronnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lunine</w:t>
+                <w:t xml:space="preserve">R. Maggiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Luspay-Kuti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mandt</w:t>
+                <w:t xml:space="preserve">P. Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 858 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aab6b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412687v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov–Gerasimenko from Warmed-up Ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov-Gerasimenko from Warmed-up Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Luspay-Kuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 865 (1), pp.L11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03330174v1</w:t>
+                <w:t xml:space="preserve">hal-02412687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary Materials Originating from Interstellar Ices: Clues from Laboratory Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Gaseous Phase as a Probe of the Astrophysical Solid Phase Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa618a⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 846 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa7cf0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795665v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5(4H)-Oxazolones as Effective Aminoacylation Reagents for the 3′-Terminus of RNA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo and thermochemical evolution of astrophysical ice analogues as a source for soluble and insoluble organic materials in Solar system minor bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Ajram</w:t>
+                <w:t xml:space="preserve">Pierre de Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+                <w:t xml:space="preserve">Rosario Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (01), pp.73 - 77. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464 (1), pp.114 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1588647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930502v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prebiotic C-Terminal Elongation of Peptides Can Be Initiated by N -Carbamoyl Amino Acids</w:t>
+                <w:t xml:space="preserve">5(4H)-Oxazolones as Effective Aminoacylation Reagents for the 3′-Terminus of RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninette Abou mrad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Ziwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Ajram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700702⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (01), pp.73 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1588647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930496v1</w:t>
+                <w:t xml:space="preserve">hal-01930502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Hexamethylenetetramine – Comment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Cometary Materials Originating from Interstellar Ices: Clues from Laboratory Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. S. d'Hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 837 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa618a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11084-016-9481-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332542v1</w:t>
+                <w:t xml:space="preserve">hal-01795665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaseous Phase as a Probe of the Astrophysical Solid Phase Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Prebiotic C-Terminal Elongation of Peptides Can Be Initiated by N -Carbamoyl Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Ajram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa7cf0⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (31), pp.7418 - 7421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930495v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo and thermochemical evolution of astrophysical ice analogues as a source for soluble and insoluble organic materials in Solar system minor bodies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of Hexamethylenetetramine – Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2292⟩</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.215-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11084-016-9481-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930506v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol ice VUV photoprocessing: GC-MS analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 458 (2), pp.1234-1241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stw346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Hexamethylenetetramine – Comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rimola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (2), pp.223-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11084-016-9481-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical-induced chemistry from VUV photolysis of interstellar ice analogues containing formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Butscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 593, pp.A60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the molecular composition of laboratory organic residues produced from interstellar/pre-cometary ice analogues using very high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orthous-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 189, pp.184 - 196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208225v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bonnin</w:t>
+                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t>
+              <w:t xml:space="preserve">Molecular Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molap.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452318v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B. Charnley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (1), pp.101-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208164v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Congiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molap.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930519v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Blum</w:t>
+                <w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Charnley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332549v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: acetone ((CH3)2C=O) and hydrogen cyanide (HCN) reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rimola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1, pp.1-12. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">, 2015, 1, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molap.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452281v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice chemistry of acetaldehyde reveals competitive reactions in the first step of the Strecker synthesis of alanine: formation of HO-CH(CH3)-NH2 vs. HO-CH(CH3)-CN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Charnley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (1-4), pp.101-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01452290v1</w:t>
+                <w:t xml:space="preserve">hal-03332549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: acetone ((CH3)2C=O) and hydrogen cyanide (HCN) reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molap.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244868v1</w:t>
+                <w:t xml:space="preserve">hal-01452281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ice chemistry of acetaldehyde reveals competitive reactions in the first step of the Strecker synthesis of alanine: formation of HO-CH(CH3)-NH2 vs. HO-CH(CH3)-CN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 451, pp.1649 - 1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191328v1</w:t>
+                <w:t xml:space="preserve">hal-01452290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal formation of hydroxynitriles, precursors of hydroxyacids in astrophysical ice analogs: Acetone ((CH3)2CO) and hydrogen cyanide (HCN) reactivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molap.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332548v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in water - an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)(2)C = O and ammonia NH3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diastereoselectivity in prebiotically relevant 5(4H)-oxazolone-mediated peptide couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Rimola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (23), pp.3100-3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49580a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457939v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH2OH formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Sanchez</w:t>
+                <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991-3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457935v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the NH3 and CO2 solid-state reaction at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (43), pp.23604-23615. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02414a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde Chemistry in Cometary Ices: On the Prospective Detection of Nh2ch2oh, Hoch2oh, and Pom by the on-Board Rosina Instrument of the Rosetta Mission</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trapping in water - an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)(2)C = O and ammonia NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/75⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991--3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457938v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMALDEHYDE CHEMISTRY IN COMETARY ICES: ON THE PROSPECTIVE DETECTION OF NH 2 CH 2 OH, HOCH 2 OH, AND POM BY THE ON-BOARD ROSINA INSTRUMENT OF THE ROSETTA MISSION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH2OH formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rimola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/75⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (44), pp.24200--24208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332556v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of complex organic molecules in astrophysical ice analogs: A mechanistic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+                <w:t xml:space="preserve">Formaldehyde Chemistry in Cometary Ices: On the Prospective Detection of Nh2ch2oh, Hoch2oh, and Pom by the on-Board Rosina Instrument of the Rosetta Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 791 (2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457942v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of volatile organic compounds and organic refractory residues coming from the heating of cometary/interstellar ice analogs: An insight in complex astrophysical chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+                <w:t xml:space="preserve">FORMALDEHYDE CHEMISTRY IN COMETARY ICES: ON THE PROSPECTIVE DETECTION OF NH 2 CH 2 OH, HOCH 2 OH, AND POM BY THE ON-BOARD ROSINA INSTRUMENT OF THE ROSETTA MISSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 791 (2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457944v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formation of complex organic molecules in astrophysical ice analogs: A mechanistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332560v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3360-3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332557v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (16), pp.8391-8399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930554v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formation of hydroxyacetonitrile (HOCH 2 CN) and polyoxymethylene (POM)-derivatives in comets from formaldehyde (CH 2 O) and hydrogen cyanide (HCN) activated by water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rimola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3360 - 3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP54034K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930549v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH 2 OH formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyses of volatile organic compounds and organic refractory residues coming from the heating of cometary/interstellar ice analogs: An insight in complex astrophysical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332555v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443 (4), pp.2991 - 3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457940v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in water – an important prerequisite for complex reactivity in astrophysical ices: the case of acetone (CH3)2C = O and ammonia NH3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formaldehyde chemistry in cometary ices: the case of HOCH 2 OH formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1353⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (44), pp.24200-24208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03031a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332558v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselectivity in prebiotically relevant 5(4H)-oxazolone-mediated peptide couplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development and Optimization of an Analytical System for Volatile Organic Compound Analysis Coming from the Heating of Interstellar/Cometary Ice Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc49580a⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (16), pp.8391--8399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac501974c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930550v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laboratory analogs of interstellar/cometary organic residues using very high resolution mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vuitton</w:t>
+                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118, pp.184--201. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457951v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5(4H)-Oxazolones as Intermediates in the Carbodiimide-and Cyanamide-Promoted Peptide Activations in Aqueous Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl propionate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Bibila Mayaya Bisseyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Canal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.611-614. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (Pt 7), pp.o1125--6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201207730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778615v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH 2 CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH 2 CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332569v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl propionate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Bibila Mayaya Bisseyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (7), pp.o1125-o1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01244866v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl propionate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of laboratory analogs of interstellar/cometary organic residues using very high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. De Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.184--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332563v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">5(4H)-Oxazolones as Intermediates in the Carbodiimide-and Cyanamide-Promoted Peptide Activations in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.611-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201207730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844662v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl propionate.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH 2 CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH 2 CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536813016358⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457950v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of thermal reactivity for hexamethylenetetramine formation from simulated interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 551, pp.A128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH2CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH2CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Astronomy and Astrophysics, 549, pp.A93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H2CO, and NH3 in amorphous water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mispelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aouididi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (8), pp.1567-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H 2 CO, and NH 3 in amorphous water ice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332562v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Diffusion measurements of CO, HNCO, H 2 CO, and NH 3 in amorphous water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouididi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Chomat</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 555, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332570v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp41963g⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457957v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-011-975-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CS35064E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777797v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CS3506-4E⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.363-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778056v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH 2 CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal evolution of interstellar ice analogues containing formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ECLA - European Conference on Laboratory Astrophysics Paris, France, September 26-30, 2011, 58, pp.337-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332575v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-011-0975-2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03332581v1</w:t>
+                <w:t xml:space="preserve">hal-03332578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Theulé</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (35), pp.12309--12320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp41963g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332579v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.2331-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-011-975-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332578v1</w:t>
+                <w:t xml:space="preserve">hal-00777797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of interstellar ice analogues containing formaldehyde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Chiavassa</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.5416-5429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CS3506-4E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1258055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332566v1</w:t>
+                <w:t xml:space="preserve">hal-00778056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From interstellar chemistry to prebiotic chemistry: organic matter evolution toward the life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH 2 CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 756 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457958v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Activation of carboxyl group with cyanate: peptide bond formation from dicarboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.2331-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-011-0975-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844623v1</w:t>
+                <w:t xml:space="preserve">hal-03332581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332580v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From interstellar chemistry to prebiotic chemistry: organic matter evolution toward the life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363, pp.31--35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844626v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP41963G⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107217v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl 4-methoxybenzoate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536812047666⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332572v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 756 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844639v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The mechanism of hexamethylenetetramine (HMT) formation in the solid state at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rimola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (35), pp.12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP41963G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844620v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desorption of H 2 CO from interstellar grains analogues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">2-Oxo-2 H -chromen-4-yl 4-methoxybenzoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (12), pp.o3438-o3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536812047666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332574v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl 4-meth-oxy-benzoate.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536812047666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457963v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CS35064E⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332576v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">The desorption of H 2 CO from interstellar grains analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mispelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457965v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-Oxo-2H-chromen-4-yl 4-meth-oxy-benzoate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kakou-Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (Pt 12), pp.o3438--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536812047666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332565v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Racemic Amino Acid Production by Ultraviolet Irradiation of Achiral Interstellar Ice Analogs with Circularly Polarized Light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457967v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332585v1</w:t>
+                <w:t xml:space="preserve">hal-00844618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH 2 NH), ammonia (NH 3 ), and hydrogen cyanide (HCN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 535, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332588v1</w:t>
+                <w:t xml:space="preserve">hal-03332582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844618v1</w:t>
+                <w:t xml:space="preserve">hal-03332585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH 2 NH), ammonia (NH 3 ), and hydrogen cyanide (HCN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvernay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 535, pp.A47. </w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332582v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the OCN− and HOCN formation from the HNCO + H2O thermal reaction in interstellar ice analogs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Racemic Amino Acid Production by Ultraviolet Irradiation of Achiral Interstellar Ice Analogs with Circularly Polarized Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ilmane</w:t>
+                <w:t xml:space="preserve">Pierre De Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Meinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Hasegawa</w:t>
+                <w:t xml:space="preserve">Michel Nuevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Morata</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076034v1</w:t>
+                <w:t xml:space="preserve">hal-01457967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Danger</w:t>
+                <w:t xml:space="preserve">Kinetics of the OCN− and HOCN formation from the HNCO + H2O thermal reaction in interstellar ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Bossa</w:t>
+                <w:t xml:space="preserve">A Ilmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de Marcellus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Duvernay</w:t>
+                <w:t xml:space="preserve">T Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076030v1</w:t>
+                <w:t xml:space="preserve">hal-01076034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the OCN − and HOCN formation from the HNCO + H 2 O thermal reaction in interstellar ice analogs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Hasegawa</w:t>
+                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Morata</w:t>
+                <w:t xml:space="preserve">J.-B Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332586v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-RACEMIC AMINO ACID PRODUCTION BY ULTRAVIOLET IRRADIATION OF ACHIRAL INTERSTELLAR ICE ANALOGS WITH CIRCULARLY POLARIZED LIGHT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Kinetics of the OCN − and HOCN formation from the HNCO + H 2 O thermal reaction in interstellar ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ilmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332587v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH 2 NH at low temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">NON-RACEMIC AMINO ACID PRODUCTION BY ULTRAVIOLET IRRADIATION OF ACHIRAL INTERSTELLAR ICE ANALOGS WITH CIRCULARLY POLARIZED LIGHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nuevo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/727/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332584v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH 2 NH at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076037v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">New insight into the formation of hexamethylenetetramine (HMT) in interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 530, pp.A128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244742v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N-Terminal Epimerization and Degradation into Diketopiperazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (6), pp.651-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2009.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076027v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N -Terminal Epimerization and Degradation into Diketopiperazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (6), pp.651-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2009.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332589v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N-Terminal Epimerization and Degradation into Diketopiperazine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dufauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2009.0450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00554000v1</w:t>
+                <w:t xml:space="preserve">hal-01076027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N -Terminal Epimerization and Degradation into Diketopiperazine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dufauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2009.0450⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332590v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process improvement in amino acids N-carboxyanhydride synthesis by N-carbamoyl amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lagrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Taillades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.341-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-008-0090-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line sample stacking of peptides in capillary electrophoresis for the study of prebiotic reactions between α,α-dialkylated amino acids and amino acid N-carboxyanhydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1216 (30), pp.5748-5754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line sample stacking of peptides in capillary electrophoresis for the study of prebiotic reactions between α,α-dialkylated amino acids and amino acid N-carboxyanhydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1216 (30), pp.5748-5754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process improvement in amino acid N-carboxyanhydride synthesis by N-carbamoyl amino acid nitrosation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lagrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Taillades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.341-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-008-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform surface charge distributions in CE: Theoretical and experimental approach based on Taylor dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (20), pp.4226-4237. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+              <w:t xml:space="preserve">, 2008, 29, pp.4226-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.200800128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332593v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a temperature gradient focusing method for in situ extraterrestrial biomarker analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-uniform surface charge distributions in CE: Theoretical and experimental approach based on Taylor dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ross</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (15), pp.3107-3114. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (20), pp.4226-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200800128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200700778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral separation with gradient elution isotachophoresis for future in situ extraterrestrial analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a temperature gradient focusing method for in situ extraterrestrial biomarker analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (19), pp.4036-4044. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (15), pp.3107-3114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200700778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200700950⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03332594v1</w:t>
+                <w:t xml:space="preserve">hal-03332595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniform surface charge distributions in CE: Theoretical and experimental approach based on Taylor dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chiral separation with gradient elution isotachophoresis for future in situ extraterrestrial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottet</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29, pp.4226-4237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200800128⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (19), pp.4036-4044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200700950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493431v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Gradient Focusing with Field-Amplified Continuous Sample Injection for Dual-Stage Analyte Enrichment and Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Shackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (16), pp.6201-6207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac070689r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the EOF in CE using polyelectrolytes of different charge densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (6), pp.925-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.200600360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Formation Mediated by Cyanate Revisited. N -Carboxyanhydrides as Accessible Intermediates in the Decomposition of N -Carbamoylamino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (23), pp.7412-7413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja061339+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Formation Mediated by Cyanate Revisited. N-Carboxyanhydrides as Accessible Intermediates in the Decomposition of N-Carbamoylaminoacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128, pp.7412-7413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja061339+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Co-evolution of Peptides and Chemical Energetics, a Gateway to the Emergence of Homochirality and the Catalytic Activity of Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Commeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Vandenabeele-Trambouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of Life and Evolution of the Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (1/2), pp.35-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:ORIG.0000009827.54856.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Co-evolution of Peptides and Chemical Energetics, a Gateway to the Emergence of Homochirality and the Catalytic Activity of Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Commeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Vandenabeele-Trambouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of Life and Evolution of the Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (1/2), pp.35-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:ORIG.0000009827.54856.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Directions for an Experimental Approach to the Chemistry of the Origin of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Sergeant D’hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Fiore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prebiotic Chemistry and Life's Origin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Society of Chemistry, pp.424-455, 2022, Chemical Biology, 978-1-78801-749-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781839164798-00424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses of volatile organic compounds and refractory organic residues coming from the heating of interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ollivier, M. and Maurel, M. C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epov 2012: From Planets to Life - Colloquium of the Cnrs Interdisciplinary Initiative Planetary Environments and Origins of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.03004, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems chemistry of alpha-amino acids and peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ollivier, M. and Maurel, M. C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epov 2012: From Planets to Life - Colloquium of the Cnrs Interdisciplinary Initiative Planetary Environments and Origins of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.04001, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Evolution of Interstellar Ice Analogues Containing Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stehle, C. and Joblin, C. and DHendecourt, L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecla: European Conference on Laboratory Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, pp.337--341, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral-catalyzed sugar synthesis under hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauryane Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is icy grains of dense molecular clouds at the origin of a fraction of the organic content of meteorites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. pp.279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if the insoluble organic matter of meteorites showed unexpected molecular diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europlanet, Sep 2022, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Chemistry for Astrochemistry, Planetary Chemistry and Astrobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires LLR : Et si la nébuleuse solaire contenait déjà les ingrédients requis pour l’apparition de la vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Leprince-Ringuet (UMR 7638, École polytechnique), Oct 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of complex organosulfur compounds by sulfur implantation in astrophysical ice analogs - implications for the chemical evolution of the surface of icy objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GU General Assembly Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">Agglomeration of 67P/Churyumov-Gerasimenko from clathrates and crystalline ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t>
+              <w:t xml:space="preserve">ESPC-DPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genevae, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368278v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Molecular Complexity Between Chondrites, Martian Meteorite and Lunar Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-R. Orthous-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society, LPI Contribution No. 2157</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can sulfur implantation in interstellar ice analogs lead to the formation of sulfur-bearing organics?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007295v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven UPLC-Orbitrap MS Analysis in Astrochemistry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Can sulfur implantation in interstellar ice analogs lead to the formation of sulfur-bearing organics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Geneva, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412698v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of 67P/Churyumov-Gerasimenko from clathrates and crystalline ices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-Driven UPLC-Orbitrap MS Analysis in Astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPC-DPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life9020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412725v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mispelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA - European Conference on Laboratory Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.363-367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental chemical reactor for peptide formation, elongation and accumulation on the Primitive Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis D. Hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, bremen, Germany. pp.3255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572370v1</w:t>
-              </w:r>
-[...517 lines deleted...]
-                <w:t xml:space="preserve">hal-01457949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residue Analyses from the Heating of processed Interstellar Ice Analogues: understanding the formation of Solar System Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine de la vie : quel apport de la chimie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation and energy transfers supporting potential peptide protometabolisms at the origin of living systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Analysis from the Heating of Interstellar Ice Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19203,114 +19203,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From NCA to peptides: new reactions of prebiotic interest and applications; stacking and electro-osmotic flow control for the analysis of peptides with capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analytical chemistry. Université de Montpellier 2, 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03332603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId467"/>
+      <w:footerReference w:type="default" r:id="rId470"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19457,51 +19457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfei Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Blancart Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Righezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura I Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Javelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Timoumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L Pepino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bockova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abeaa7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vinogradoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Viennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remusat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23895-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouzay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114595" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abdd3e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remaury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remusat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L Mclain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Aponte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049531v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Urso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039528" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Werner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouzay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-019-0155-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab4e9f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab59df" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maggiolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6b9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ronnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luspay-Kuti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aadf89" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abou Mrad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. S. d'Hendecourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa618a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hanson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ajram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#8197;mrad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700702" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rimola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-016-9481-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Isnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7cf0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fresneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Brunetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2292" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw346" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Butscher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcellus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5TW8ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#160;mrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Charnley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0192-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2015.10.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Gudipati" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Charnley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fresneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457939v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1353" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03031a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiavassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02414a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/75" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roussin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54034K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501974c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332558v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theule" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beaufils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49580a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Marcellus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Modica" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGMBCZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bucchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201207730" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX0NLJS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Bibila Mayaya Bisseyou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoun Abou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djand&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kakou-Yao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536813016358" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinogradoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220870" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457952v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouididi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220691" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332561v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41963g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Charlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-975-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS3506-4E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332575v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332581v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0975-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0TXLHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farabet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332578v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332566v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258055" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41963G" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332572v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Saba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812047666" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332574v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457963v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35064E" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nuevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/2/L27" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332585v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116688" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bossa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076034v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ilmane" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasegawa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016051" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332586v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilmane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332584v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076037v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chiavassa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufauret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0450" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554687v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lagrille" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillades" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0090-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556523v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.06.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR1HKSDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332591v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332592v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-008-0090-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPRGJTV6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332593v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800128" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TJWSJP8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700778" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332594v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700950" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWV7LNJZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493431v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332596v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shackman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070689r" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ7R0QNW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332599v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061339+" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330136v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Commeyras" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ORIG.0000009827.54856.59" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD1F6BE9B87E05E0324D9AC256A8F7BABC8ABB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pepino" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leyva" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryane Cazals" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-141" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295898v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-279" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295891v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-284" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568166v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090379v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8999" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387191v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolters" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007295v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412698v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life9020035" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572370v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Hendecourt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858230v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164798-00424" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457936v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457949v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333526v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930526v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333533v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333528v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03332603v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Javelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Granjon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01692-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfei Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Blancart Remaury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Righezza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura I Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Timoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Righezza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462343" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vinogradoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Viennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remusat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23895-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abeaa7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L Pepino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bockova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouzay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114595" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abdd3e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remusat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L Mclain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Aponte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remaury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00700" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049531v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Urso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Werner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouzay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460489" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-019-0155-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab4e9f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab59df" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maggiolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6b9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ronnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luspay-Kuti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aadf89" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Isnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7cf0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcellus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fresneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Brunetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2292" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hanson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ajram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588647" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abou Mrad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. S. d'Hendecourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa618a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#8197;mrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700702" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rimola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-016-9481-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451877v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Butscher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628258" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcellus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5TW8ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fresneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2015.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#160;mrad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Charnley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0192-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Gudipati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Charnley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452290v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1033" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beaufils" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49580a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theule" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1353" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiavassa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02414a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457935v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimola" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03031a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/75" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roussin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54034K" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501974c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457944v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Bibila Mayaya Bisseyou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoun Abou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kakou-Yao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536813016358" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djand&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Marcellus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Modica" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.015" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGMBCZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bucchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201207730" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX0NLJS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332569v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borget" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332567v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinogradoff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220870" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouididi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220691" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332561v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332570v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332562v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332576v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35064E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332566v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258055" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41963g" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777797v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Charlot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-975-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS3506-4E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0975-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0TXLHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332579v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farabet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457958v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107217v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41963G" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332572v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Saba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812047666" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332574v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457963v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332582v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116688" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bossa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457967v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nuevo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/2/L27" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076034v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ilmane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasegawa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morata" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016051" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilmane" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chiavassa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554000v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0450" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332590v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332589v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufauret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554687v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lagrille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillades" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0090-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556523v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.06.010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR1HKSDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332591v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332592v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-008-0090-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPRGJTV6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493431v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800128" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TJWSJP8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332593v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332595v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700778" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700950" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWV7LNJZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332596v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shackman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070689r" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ7R0QNW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332599v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061339+" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Commeyras" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ORIG.0000009827.54856.59" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD1F6BE9B87E05E0324D9AC256A8F7BABC8ABB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332600v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858230v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164798-00424" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457936v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295912v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pepino" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leyva" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryane Cazals" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-141" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295898v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-279" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295891v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-284" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568166v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090379v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8999" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412725v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387191v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolters" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007295v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412698v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life9020035" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Hendecourt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333526v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930526v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333533v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333528v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03332603v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>