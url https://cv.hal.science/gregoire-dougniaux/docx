--- v0 (2026-03-16)
+++ v1 (2026-05-26)
@@ -66,77 +66,732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty Quantification in Radioactivity Level Estimation via Heteroscedastic Count Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 IEEE World Congress on Computational Intelligence (WCCI 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computational Intelligence Society (CIS), Jun 2026, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des courbes d’évolution des mesures nucléaires dégradées par des aérosols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2025, Paris, France. pp.51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA pour l'analyse des aérosols radioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédictions de mesures nucléaires dégradées par des aérosols avec l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA2023 – 36ᵉ Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la masse de particules sur le comportement d'un moniteur de mesure de la contamination atmosphérique (cam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Dougniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dhieux Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Jan 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04099241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the beta energy decay spectrum and particle size on the aerosol specific self-charging rate of radioactive aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Dougniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference, EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning approach for airborne alpha radioactivity monitoring in atypical atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -168,1587 +823,1040 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 187, pp.106573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an usage of americium-241 for filter calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dhieux Lestavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 (2), pp.203-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2024059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection limit variation against coarse aerosol during airborne contamination measurement with continuous air monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 199 (18), pp.2229-2232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncad147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04389097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the coarse indoor non-radioactive aerosols on the background radon progenies' compensation of a continuous air monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122 (5), pp.563-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HP.0000000000001530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of a CAM-Measured Spectra Influenced by Coarse Aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Soerjady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ankrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mauclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (12), pp.2113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos13122113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04099206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust sampling in WEST and tritium retention in tokamak-relevant tungsten particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.100781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current investigations on tritiated dust and their impact on tokamak safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (8), pp.086061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/ab1a76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo simulations of electrostatic self-charging of tritiated tungsten and beryllium particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1322 (1), pp.012027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04099274v1</w:t>
-              </w:r>
-[...545 lines deleted...]
-                <w:t xml:space="preserve">hal-02866941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et développement d'une méthode de discrimination des alpha dans les bêta : application à l'analyse des radionucléides émetteurs alpha dans l'eau par scintillation liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Dougniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université de Strasbourg, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012STRAE026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00862476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1895,51 +2003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404063v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dhieux Lestavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04389097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Hoarau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Dougniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ranchoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Soerjady" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ankrah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Maucl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dougniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab1a76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43872" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32933" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhieux Lestaevel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19775" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAE026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38916" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32933" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoarau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Dougniaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhieux Lestaevel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404063v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dhieux Lestavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04389097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Hoarau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ranchoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001530" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Soerjady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ankrah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Maucl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dougniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab1a76" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04099274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAE026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>