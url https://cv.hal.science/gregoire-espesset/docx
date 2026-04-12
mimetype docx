--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Espesset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mind Journey to the Divine Court: Translating an Early Modern Taoist Rite for Internal Petition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Views from Within the Cosmic Gourd: Essays on Daoism in Honor of Fabrizio Pregadio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuality and Dominance Relationships in the Biography of Master Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions - Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-195, 2025, Asie en perspective, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erudition and Reasoning Versus Prophecy in Pseudo-Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Schumann; Philip Clart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Prognostication in History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal Infancy Regained: Great Peace (Taiping) Views on Procreation and Life Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Andreeva; Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the Void: Embryological Discourse and Reproductive Imagery in East Asian Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.53-86, 2015, 9789004306523. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306523_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han religious mass movements and the early Daoist church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion: Part One: Shang through Han (1250 BC-220 AD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1061-1102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han Religious Mass Movements And The Early Daoist Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion, Part One: Shang through Han (1250 BC-220 AD) (2 vols.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Brill, pp.1061-1102, 2009, Handbook of Oriental Studies, Section 4/China, 9789004168350. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004168350.i-1312.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit Stein 4226 Taiping bu juan di er 太平部卷第二 dans l'histoire du taoïsme médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Olivier Venture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de Dunhuang et Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (6), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-256, 2007, Hautes Études Orientales / Extrême-Orient, 9782600011327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: Statistics for the Hou Han shu &amp;quot;Rulin liezhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power: Biographical Writing in Sima Qian's Work and Beyond, in Ancient China and Rome / Vies et pouvoir. L'écriture biographique chez Sima Qian et au-delà, dans la Chine et la Rome anciennes. Edited by Béatrice L'Haridon and Grégoire Espesset. Paris: Hémisphères Éditions/Maisonneuve &amp; Larose Nouvelles Éditions, 2025 ("Asie en Perspective" Series).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Categories, Knowledge Building, and the Scientific Value of Sinological Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Sensory Organs in Chinese Religions: Readings from Taoist Texts and Chinese Buddhist Apocrypha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Chinese Portent Phenomenology and Classification in the Monographs of Han Dynasty Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rudimentary Sketch of Taoist Denominations and Religious Interplay in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does “Buddho-Taoism” mean ? Vicissitudes in print of a twentieth-century Western neologism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Gil Raz, The Emergence of Daoism: Creation of Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.136-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des citations du &amp;quot;Livre de la Grande paix&amp;quot; du Ve au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École Pratique des Hautes Études, Section des Sciences Religieuses : résumés des conférences et travaux, vol. 118 (année 2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Robert Ford Campany, Making Transcendents. Ascetics and Social Memory in Early Medieval China, Honolulu: University of Hawai'i Press, 2009. xviii + 300 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Ning Benli 寧本立 1101-81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Du Daojian 杜道堅 1237-1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dongfang Shuo 東方朔 ca. 160-ca. 93 bce; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Tao Hongjing 陶弘景 456-536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dong Sijing 董思靖 fl. 1246-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Bao Jing 鮑靚 (or: 鮑靖) ?-ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Zheng Yin 鄭隱 ca. 215-ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Wang Wenqing 王文卿 1093-1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters The Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Yang Xi 楊羲 330-86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Barbara Hendrischke, The Scripture on Great Peace. The Taiping jing and the Beginnings of Daoism (Berkeley: The University of California Press, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Nie Shidao 聶師道 844-911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Philippe Ménard, &amp;quot; L'itinéraire de Marco Polo dans sa traversée de la Chine &amp;quot;, Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, septembre-décembre 2002, p. 321-360, 5 pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Sun En 孫恩 ?-402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">略論太平經係中有關事實性與年代推定的幾個問題</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Lau, D. C., 劉殿爵 (ed.), A Concordance to the Taipingjing 太平經逐字索引. Hong Kong : Commercial Press, 2000. 2 vol. : xxxv + 1950 p. (ICS series, Philosophical works 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Yu Liming 俞理明 (ed.), Taiping jing zhengdu 《太平經》正讀. Chengdu : Bashu shushe, 2001. iv + iv + iv + xvii + 593 p. (Zhongguo gudian wenxian xue yanjiu congshu 中國古典文獻學研究叢書)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Strickmann, Michel, edited by Bernard Faure, Chinese Magical Medicine. Stanford : Stanford University Press, 2002. xii + 418 p. (ARC/Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers mouvements taoïstes et le Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’étude du Livre de la Grande paix du point de vue de la méthodologie historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in Ancient China and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feldherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions / Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2025, Asie en perspective, Éric Guerassimoff; Emmanuel Poisson, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la destinée : rétribution et délivrance dans le taoïsme médiéval (par Franciscus Verellen ; traduit de l'anglais par Grégoire Espesset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciscus Verellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme national des archives numériques : 2005 (sous la dir. de Lee Der-Tsai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan National Science Council. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sinology and the study of Taoism in France, early 19th to late 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04436380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and semiological perspectives on European-language religious categories and the Chinese data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories occidentales du religieux, données du mode sinisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de domination et leur mise en récit dans la biographie de Maître Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur le Shiji. Vies et pouvoir dans les Mémoires de l’historien : destinées du genre biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratigraphie du discours sinologique : origine de quelques clichés actuels sur le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études taoïstes en France : historiographies critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, Cognition and the Predictive Mode in Weft Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Dec 2019, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hagiographie taoïste et ses sources biographiques officielles : l'exemple du narratif de Chu Boyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : les genres de l'historiographie chinoise (I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Han China and Some Weft Observational Patterns: An Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orally Ingesting Official Documents for Internal Divine Petitioning in Pre-Modern Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books as Material and Symbolic Artefacts in Religious Book Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, May 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] Falling Stones : Five. Six : Fish-Hawks Flying Backwards (by Joachim GENTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripturality and Revelation Media in Early Medieval Chinese Religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Media of Scripture—Scripture as Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, Dec 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Foreknowledge Extrapolation in First-Second Century China: Remnants of the &amp;quot;Spring & Autumn&amp;quot; Weft &amp;quot;Profundity and Remoteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Kolleg für Geisteswissenschaftliche Forschung (IKGF) Winter Semester 2013/14 Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese &amp;quot;Great Peace Symbols&amp;quot; from Talismanic Paraphernalia to Taoist Liturgy (4th-14th cent.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress on Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Sinology: Methodology and Exoticism in Recent European Publications on Asian History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking from West to East: A Discussion-Presentation of Current Western Studies of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procreation, Life Cycles, and Prenatal Infancy Regained in Great Peace Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Imagining the Feminine in East Asian Religions and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Later Han Taoist movements and their sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] State Cults and Local Cults in the Religion of the Han (par Marianne BUJARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[English translation and philological analysis of excerpts from medieval corpora in Chinese (dynastic historiography, Taoist literature) for the website Thesaurus Linguae Sinicae (TLS).]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Translation of manuscript annotations in Chinese and Sino-Japanese contributed to chapter 11]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaitai shinsho : The Single Most Famous Japanese Book of Medicine and Geka sōden : An Early Very Important Manuscript on Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.119-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Or.8210/S.4226/R.1 entry on International Dunhuang Project (IDP) website]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques et les fonctions du livre chinois ancien d'après les principales catégories d'ouvrages traditionnels (par Xiao Dongfa et Yang Hu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque franco-chinois Chine-Europe : histoires de livres (VIIIe/XVe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.28-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY014 元始天尊說藥王救八十一難真經 (7葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.244-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY005 元始説先天道德經註解 (61 葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY068 太上妙始經 (5葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY155 黃石公素書 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.877-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY019 太上中道妙法蓮華經 (30葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY129 中天紫微星真寶懺 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.721-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY080 太上洞真賢門經 (61葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY071 枕中經 (2葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.462-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[99 notices biographiques individuelles et collectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois : culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l'histoire du taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies, vol. 1, Sources et genres historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Benli 寧本立 1101–81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie Shidao 聶師道 844–911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun En 孫恩 ?–402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Jing 鮑靚 (or: 鮑靖) ?–ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Sijing 董思靖 fl. 1246–60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yin 鄭隱 ca. 215–ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenqing 王文卿 1093–1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters the Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Daojian 杜道堅 1237–1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Shuo 東方朔 ca. 160–ca. 93 BCE; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hongjing 陶弘景 456–536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xi 楊羲 330–86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[450 entrées lexicographiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand dictionnaire Ricci de la langue chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authorial Strategies in Pursuit of the Great Book : Ruminations about a Published Dissertation on Han China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Early Imperial China: Observational Patterns from the “Spring and Autumn” Weft Profoundly Immersed Herptile (Qiantan ba 潛潭巴)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Divination and Prognostication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.251-287. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25899201-12340010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Buddho-Taoism: Critical Historiography of a Western Neologism, 1940s–2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.1059-1098. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2016-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] James ROBSON (ed.), The Norton Anthology of World Religions : Daoism. New York : W. W. Norton & Company, 2015. Pp. xxxii + 754 + A29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Norton Anthology of World Religions, 43 (1), pp.33-37. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Terry F. KLEEMAN, Celestial Masters : History and Ritual in Early Daoist Communities. Cambridge (Massachusetts) : Harvard University Asia Center, 2016. Pp. xiii + 425. (Harvard-Yenching Institute Monograph Series, vol. 102)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching out Portents Classification and Logics in the Monographs of Han Official Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bochumer Jahrbuch zur Ostasienforschung / Bochum Yearbook of East Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Jean-Pierre DRÈGE (ed.) with Costantino MORETTI, La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale. Paris : Collège de France, Institut des Hautes études chinoises, 2014. Pp. vii + 420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Yijie TANG, Confucianism, Buddhism, Daoism, Christianity and Chinese Culture. Heidelberg : Springer, 2015. Pp. ix + 317. (China Academic Library)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (4), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12266_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Evolution of Chinese Religious Symbols from Talismanic Paraphernalia to Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (3), pp.493-514. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X15000439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanies of Sovereignty and the Rite of Jade Disc Immersion in Weft Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.393-443. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eac.2013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Licia DI GIACINTO, The Chenwei Riddle : Time, Stars, and Heroes in the Apocrypha. Gossenberg : Ostasien Verlag, 2013. Pp. xi + 332. (Deutsche Ostasienstudien, vol. 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Resistance in Early Medieval Chinese Historiography and the Problem of Religious Overinterpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.379-406. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945814544827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Chinese Knowledge before the Japanese Discovery of Western Science in Gabor Lukacs' &amp;quot;Kaitai Shinsho & Geka Sōden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Date, Authorship, and Literary Structure of the Great Peace Scripture Digest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (2), pp.321-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Florian C. REITER (ed.), Affiliation and Transmission in Daoism: A Berlin Symposium. Wiesbaden : Harrassowitz Verlag, 2012. Pp. viii + 300. (Abhandlungen für die Kunde des Morgenlandes, vol. 78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (2), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Gil RAZ, The Emergence of Daoism : Creation of Tradition. Abingdon (New York) : Routledge, 2012. Pp. 292. (Routledge Studies in Taoism). ISBN 978-0-415-77849-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/jcr.2012.40.1.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Livre de la Grande paix&amp;quot; et son corpus : histoire et structure littéraires, idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Directives secrètes du Saint Seigneur du Livre de la Grande paix&amp;quot; et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives secrètes du Saint Seigneur du Livre de la Grande paix et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.1 - 50. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/008254309x12586659061442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Ford Campany, Making Transcendents : Ascetics and Social Memory in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Barbara HENDRISCHKE, The Scripture on Great Peace: The Taiping jing and the Beginnings of Daoism. Berkeley : The University of California Press, 2006. Pp. x + 410. (Daoist Classics Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la diffusion des techniques d'imprimerie occidentales en Chine à la fin des Qing : l'exemple de l'introduction du procédé lithographique (par Han Qi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Philippe MÉNARD, L’itinéraire de Marco Polo dans sa traversée de la Chine. Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours ou l'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, In Memoriam Isabelle Robinet (1932-2000). Pensée taoïste, Alchimie et cosmologie., 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours : ou : L'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation between Orality and Writing in Early Imperial China : The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Michel STRICKMANN, Chinese Magical Medicine. Stanford, CA : Stanford University Press, 2002, 418 pp. Ed. by Bernard FAURE. (Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Third Series, 15 (Part 2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] YU Liming 俞理明, Taiping jing zhengdu 太平經正讀. Chengdu : Ba Shu shushe, 2001, 4 + 4 + 4 + 17 + 593 pp. (Zhongguo gudian wenxianxue yanjiu congshu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] D. C. LAU [LIU Dianjue 劉殿爵] (éd.), A Concordance to the Taiping jing / 太平經逐字索引. Hongkong : Hong Kong Commercial Press, 2000. 2 vol. Pp. xxxv + 1950 (ICS Series, Philosophical Works, vol. 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.360-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation Between Orality and Writing in Early Imperial China: The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities (Östasiatiska Museet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religiosité de l’Autre. Essai sur les représentations religieuses en Chine au haut Moyen-Âge et leur interprétation sinologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École Pratique des Hautes Études Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03469436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la philologie chinoise vers l’historiographie critique de la sinologie, une odyssée singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. École Pratique des Hautes Études, PSL, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">【道蔵輯要】と明清時代の宗教文化（麦谷邦夫 編）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunio Mugitani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut de recherche en sciences humaines, Université de Kyoto. 2012, pp.3-6, 14-16, 20-24, 42-48, 56-59, 76-79 [7 notices en anglais]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmologie et trifonctionnalité dans l'idéologie du Livre de la Grande paix (Taiping jing 太平經)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris-Diderot - Paris VII, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00670888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Espesset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mind Journey to the Divine Court: Translating an Early Modern Taoist Rite for Internal Petition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Views from Within the Cosmic Gourd: Essays on Daoism in Honor of Fabrizio Pregadio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuality and Dominance Relationships in the Biography of Master Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions - Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-195, 2025, Asie en perspective, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erudition and Reasoning Versus Prophecy in Pseudo-Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Schumann; Philip Clart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Prognostication in History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal Infancy Regained: Great Peace (Taiping) Views on Procreation and Life Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Andreeva; Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the Void: Embryological Discourse and Reproductive Imagery in East Asian Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.53-86, 2015, 9789004306523. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306523_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han religious mass movements and the early Daoist church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion: Part One: Shang through Han (1250 BC-220 AD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1061-1102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han Religious Mass Movements And The Early Daoist Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion, Part One: Shang through Han (1250 BC-220 AD) (2 vols.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Brill, pp.1061-1102, 2009, Handbook of Oriental Studies, Section 4/China, 9789004168350. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004168350.i-1312.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit Stein 4226 Taiping bu juan di er 太平部卷第二 dans l'histoire du taoïsme médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Olivier Venture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de Dunhuang et Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (6), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-256, 2007, Hautes Études Orientales / Extrême-Orient, 9782600011327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hagiography and the Forty-Nine Ontological Markers of Confucius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre biographique en Chine médiévale, écritures et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Mar 2026, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de domination et leur mise en récit dans la biographie de Maître Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur le Shiji. Vies et pouvoir dans les Mémoires de l’historien : destinées du genre biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, Cognition and the Predictive Mode in Weft Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Dec 2019, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratigraphie du discours sinologique : origine de quelques clichés actuels sur le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études taoïstes en France : historiographies critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hagiographie taoïste et ses sources biographiques officielles : l'exemple du narratif de Chu Boyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : les genres de l'historiographie chinoise (I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orally Ingesting Official Documents for Internal Divine Petitioning in Pre-Modern Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books as Material and Symbolic Artefacts in Religious Book Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, May 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] Falling Stones : Five. Six : Fish-Hawks Flying Backwards (by Joachim GENTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Han China and Some Weft Observational Patterns: An Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripturality and Revelation Media in Early Medieval Chinese Religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Media of Scripture—Scripture as Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, Dec 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Foreknowledge Extrapolation in First-Second Century China: Remnants of the &amp;quot;Spring & Autumn&amp;quot; Weft &amp;quot;Profundity and Remoteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Kolleg für Geisteswissenschaftliche Forschung (IKGF) Winter Semester 2013/14 Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese &amp;quot;Great Peace Symbols&amp;quot; from Talismanic Paraphernalia to Taoist Liturgy (4th-14th cent.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress on Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Sinology: Methodology and Exoticism in Recent European Publications on Asian History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking from West to East: A Discussion-Presentation of Current Western Studies of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procreation, Life Cycles, and Prenatal Infancy Regained in Great Peace Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Imagining the Feminine in East Asian Religions and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Later Han Taoist movements and their sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] State Cults and Local Cults in the Religion of the Han (par Marianne BUJARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in Ancient China and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feldherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions / Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2025, Asie en perspective, Éric Guerassimoff; Emmanuel Poisson, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la destinée : rétribution et délivrance dans le taoïsme médiéval (par Franciscus Verellen ; traduit de l'anglais par Grégoire Espesset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciscus Verellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme national des archives numériques : 2005 (sous la dir. de Lee Der-Tsai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan National Science Council. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: Statistics for the Hou Han shu &amp;quot;Rulin liezhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power: Biographical Writing in Sima Qian's Work and Beyond, in Ancient China and Rome / Vies et pouvoir. L'écriture biographique chez Sima Qian et au-delà, dans la Chine et la Rome anciennes. Edited by Béatrice L'Haridon and Grégoire Espesset. Paris: Hémisphères Éditions/Maisonneuve &amp; Larose Nouvelles Éditions, 2025 ("Asie en Perspective" Series).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Categories, Knowledge Building, and the Scientific Value of Sinological Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Sensory Organs in Chinese Religions: Readings from Taoist Texts and Chinese Buddhist Apocrypha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rudimentary Sketch of Taoist Denominations and Religious Interplay in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Chinese Portent Phenomenology and Classification in the Monographs of Han Dynasty Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does “Buddho-Taoism” mean ? Vicissitudes in print of a twentieth-century Western neologism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Gil Raz, The Emergence of Daoism: Creation of Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.136-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des citations du &amp;quot;Livre de la Grande paix&amp;quot; du Ve au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École Pratique des Hautes Études, Section des Sciences Religieuses : résumés des conférences et travaux, vol. 118 (année 2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Robert Ford Campany, Making Transcendents. Ascetics and Social Memory in Early Medieval China, Honolulu: University of Hawai'i Press, 2009. xviii + 300 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Tao Hongjing 陶弘景 456-536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Bao Jing 鮑靚 (or: 鮑靖) ?-ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dong Sijing 董思靖 fl. 1246-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Du Daojian 杜道堅 1237-1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dongfang Shuo 東方朔 ca. 160-ca. 93 bce; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Ning Benli 寧本立 1101-81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Yang Xi 楊羲 330-86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Wang Wenqing 王文卿 1093-1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters The Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Zheng Yin 鄭隱 ca. 215-ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Barbara Hendrischke, The Scripture on Great Peace. The Taiping jing and the Beginnings of Daoism (Berkeley: The University of California Press, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Sun En 孫恩 ?-402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Philippe Ménard, &amp;quot; L'itinéraire de Marco Polo dans sa traversée de la Chine &amp;quot;, Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, septembre-décembre 2002, p. 321-360, 5 pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Nie Shidao 聶師道 844-911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">略論太平經係中有關事實性與年代推定的幾個問題</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Strickmann, Michel, edited by Bernard Faure, Chinese Magical Medicine. Stanford : Stanford University Press, 2002. xii + 418 p. (ARC/Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Lau, D. C., 劉殿爵 (ed.), A Concordance to the Taipingjing 太平經逐字索引. Hong Kong : Commercial Press, 2000. 2 vol. : xxxv + 1950 p. (ICS series, Philosophical works 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Yu Liming 俞理明 (ed.), Taiping jing zhengdu 《太平經》正讀. Chengdu : Bashu shushe, 2001. iv + iv + iv + xvii + 593 p. (Zhongguo gudian wenxian xue yanjiu congshu 中國古典文獻學研究叢書)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers mouvements taoïstes et le Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’étude du Livre de la Grande paix du point de vue de la méthodologie historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and semiological perspectives on European-language religious categories and the Chinese data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sinology and the study of Taoism in France, early 19th to late 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04436380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories occidentales du religieux, données du mode sinisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[English translation and philological analysis of excerpts from medieval corpora in Chinese (dynastic historiography, Taoist literature) for the website Thesaurus Linguae Sinicae (TLS).]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Translation of manuscript annotations in Chinese and Sino-Japanese contributed to chapter 11]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaitai shinsho : The Single Most Famous Japanese Book of Medicine and Geka sōden : An Early Very Important Manuscript on Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.119-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques et les fonctions du livre chinois ancien d'après les principales catégories d'ouvrages traditionnels (par Xiao Dongfa et Yang Hu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque franco-chinois Chine-Europe : histoires de livres (VIIIe/XVe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.28-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Or.8210/S.4226/R.1 entry on International Dunhuang Project (IDP) website]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY068 太上妙始經 (5葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY155 黃石公素書 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.877-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY129 中天紫微星真寶懺 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.721-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY019 太上中道妙法蓮華經 (30葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY014 元始天尊說藥王救八十一難真經 (7葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.244-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY005 元始説先天道德經註解 (61 葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY080 太上洞真賢門經 (61葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY071 枕中經 (2葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.462-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[99 notices biographiques individuelles et collectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois : culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l'histoire du taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies, vol. 1, Sources et genres historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xi 楊羲 330–86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun En 孫恩 ?–402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Jing 鮑靚 (or: 鮑靖) ?–ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Sijing 董思靖 fl. 1246–60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yin 鄭隱 ca. 215–ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Benli 寧本立 1101–81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie Shidao 聶師道 844–911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenqing 王文卿 1093–1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters the Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Shuo 東方朔 ca. 160–ca. 93 BCE; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Daojian 杜道堅 1237–1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hongjing 陶弘景 456–536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[450 entrées lexicographiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand dictionnaire Ricci de la langue chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authorial Strategies in Pursuit of the Great Book : Ruminations about a Published Dissertation on Han China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Early Imperial China: Observational Patterns from the “Spring and Autumn” Weft Profoundly Immersed Herptile (Qiantan ba 潛潭巴)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Divination and Prognostication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.251-287. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25899201-12340010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Buddho-Taoism: Critical Historiography of a Western Neologism, 1940s–2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.1059-1098. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2016-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] James ROBSON (ed.), The Norton Anthology of World Religions : Daoism. New York : W. W. Norton & Company, 2015. Pp. xxxii + 754 + A29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Norton Anthology of World Religions, 43 (1), pp.33-37. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Terry F. KLEEMAN, Celestial Masters : History and Ritual in Early Daoist Communities. Cambridge (Massachusetts) : Harvard University Asia Center, 2016. Pp. xiii + 425. (Harvard-Yenching Institute Monograph Series, vol. 102)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching out Portents Classification and Logics in the Monographs of Han Official Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bochumer Jahrbuch zur Ostasienforschung / Bochum Yearbook of East Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Jean-Pierre DRÈGE (ed.) with Costantino MORETTI, La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale. Paris : Collège de France, Institut des Hautes études chinoises, 2014. Pp. vii + 420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Yijie TANG, Confucianism, Buddhism, Daoism, Christianity and Chinese Culture. Heidelberg : Springer, 2015. Pp. ix + 317. (China Academic Library)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (4), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12266_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Evolution of Chinese Religious Symbols from Talismanic Paraphernalia to Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (3), pp.493-514. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X15000439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Chinese Knowledge before the Japanese Discovery of Western Science in Gabor Lukacs' &amp;quot;Kaitai Shinsho & Geka Sōden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Licia DI GIACINTO, The Chenwei Riddle : Time, Stars, and Heroes in the Apocrypha. Gossenberg : Ostasien Verlag, 2013. Pp. xi + 332. (Deutsche Ostasienstudien, vol. 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Resistance in Early Medieval Chinese Historiography and the Problem of Religious Overinterpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.379-406. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945814544827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanies of Sovereignty and the Rite of Jade Disc Immersion in Weft Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.393-443. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eac.2013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Date, Authorship, and Literary Structure of the Great Peace Scripture Digest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (2), pp.321-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Florian C. REITER (ed.), Affiliation and Transmission in Daoism: A Berlin Symposium. Wiesbaden : Harrassowitz Verlag, 2012. Pp. viii + 300. (Abhandlungen für die Kunde des Morgenlandes, vol. 78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (2), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Gil RAZ, The Emergence of Daoism : Creation of Tradition. Abingdon (New York) : Routledge, 2012. Pp. 292. (Routledge Studies in Taoism). ISBN 978-0-415-77849-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/jcr.2012.40.1.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Livre de la Grande paix&amp;quot; et son corpus : histoire et structure littéraires, idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Directives secrètes du Saint Seigneur du Livre de la Grande paix&amp;quot; et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Ford Campany, Making Transcendents : Ascetics and Social Memory in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives secrètes du Saint Seigneur du Livre de la Grande paix et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.1 - 50. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/008254309x12586659061442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Barbara HENDRISCHKE, The Scripture on Great Peace: The Taiping jing and the Beginnings of Daoism. Berkeley : The University of California Press, 2006. Pp. x + 410. (Daoist Classics Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la diffusion des techniques d'imprimerie occidentales en Chine à la fin des Qing : l'exemple de l'introduction du procédé lithographique (par Han Qi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Philippe MÉNARD, L’itinéraire de Marco Polo dans sa traversée de la Chine. Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours ou l'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, In Memoriam Isabelle Robinet (1932-2000). Pensée taoïste, Alchimie et cosmologie., 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours : ou : L'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Michel STRICKMANN, Chinese Magical Medicine. Stanford, CA : Stanford University Press, 2002, 418 pp. Ed. by Bernard FAURE. (Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Third Series, 15 (Part 2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] YU Liming 俞理明, Taiping jing zhengdu 太平經正讀. Chengdu : Ba Shu shushe, 2001, 4 + 4 + 4 + 17 + 593 pp. (Zhongguo gudian wenxianxue yanjiu congshu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] D. C. LAU [LIU Dianjue 劉殿爵] (éd.), A Concordance to the Taiping jing / 太平經逐字索引. Hongkong : Hong Kong Commercial Press, 2000. 2 vol. Pp. xxxv + 1950 (ICS Series, Philosophical Works, vol. 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.360-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation between Orality and Writing in Early Imperial China : The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation Between Orality and Writing in Early Imperial China: The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities (Östasiatiska Museet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religiosité de l’Autre. Essai sur les représentations religieuses en Chine au haut Moyen-Âge et leur interprétation sinologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École Pratique des Hautes Études Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03469436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la philologie chinoise vers l’historiographie critique de la sinologie, une odyssée singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. École Pratique des Hautes Études, PSL, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">【道蔵輯要】と明清時代の宗教文化（麦谷邦夫 編）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunio Mugitani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut de recherche en sciences humaines, Université de Kyoto. 2012, pp.3-6, 14-16, 20-24, 42-48, 56-59, 76-79 [7 notices en anglais]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmologie et trifonctionnalité dans l'idéologie du Livre de la Grande paix (Taiping jing 太平經)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris-Diderot - Paris VII, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00670888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/PRHI?language=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306523_003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004168350.i-1312.158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600011327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-12340010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2016-0061" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12784" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12777" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT3QW0X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8WNHC1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12266_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XHL640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X15000439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2013.2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945814544827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A21DECD5FD94BEF6C7F74DB2AC85006E040B7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/jcr.2012.40.1.91" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.780" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/008254309x12586659061442" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469436v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Mugitani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/PRHI?language=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306523_003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004168350.i-1312.158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600011327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-12340010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2016-0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12784" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12777" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT3QW0X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8WNHC1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12266_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XHL640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X15000439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945814544827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A21DECD5FD94BEF6C7F74DB2AC85006E040B7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2013.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/jcr.2012.40.1.91" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.780" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/008254309x12586659061442" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469436v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Mugitani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>