--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Espesset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mind Journey to the Divine Court: Translating an Early Modern Taoist Rite for Internal Petition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Views from Within the Cosmic Gourd: Essays on Daoism in Honor of Fabrizio Pregadio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuality and Dominance Relationships in the Biography of Master Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions - Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-195, 2025, Asie en perspective, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erudition and Reasoning Versus Prophecy in Pseudo-Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Schumann; Philip Clart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Prognostication in History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal Infancy Regained: Great Peace (Taiping) Views on Procreation and Life Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Andreeva; Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the Void: Embryological Discourse and Reproductive Imagery in East Asian Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.53-86, 2015, 9789004306523. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306523_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han religious mass movements and the early Daoist church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion: Part One: Shang through Han (1250 BC-220 AD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1061-1102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han Religious Mass Movements And The Early Daoist Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion, Part One: Shang through Han (1250 BC-220 AD) (2 vols.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Brill, pp.1061-1102, 2009, Handbook of Oriental Studies, Section 4/China, 9789004168350. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004168350.i-1312.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit Stein 4226 Taiping bu juan di er 太平部卷第二 dans l'histoire du taoïsme médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Olivier Venture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de Dunhuang et Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (6), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-256, 2007, Hautes Études Orientales / Extrême-Orient, 9782600011327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hagiography and the Forty-Nine Ontological Markers of Confucius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre biographique en Chine médiévale, écritures et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Mar 2026, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de domination et leur mise en récit dans la biographie de Maître Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur le Shiji. Vies et pouvoir dans les Mémoires de l’historien : destinées du genre biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, Cognition and the Predictive Mode in Weft Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Dec 2019, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratigraphie du discours sinologique : origine de quelques clichés actuels sur le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études taoïstes en France : historiographies critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hagiographie taoïste et ses sources biographiques officielles : l'exemple du narratif de Chu Boyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : les genres de l'historiographie chinoise (I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orally Ingesting Official Documents for Internal Divine Petitioning in Pre-Modern Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books as Material and Symbolic Artefacts in Religious Book Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, May 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] Falling Stones : Five. Six : Fish-Hawks Flying Backwards (by Joachim GENTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Han China and Some Weft Observational Patterns: An Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripturality and Revelation Media in Early Medieval Chinese Religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Media of Scripture—Scripture as Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, Dec 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Foreknowledge Extrapolation in First-Second Century China: Remnants of the &amp;quot;Spring & Autumn&amp;quot; Weft &amp;quot;Profundity and Remoteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Kolleg für Geisteswissenschaftliche Forschung (IKGF) Winter Semester 2013/14 Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese &amp;quot;Great Peace Symbols&amp;quot; from Talismanic Paraphernalia to Taoist Liturgy (4th-14th cent.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress on Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Sinology: Methodology and Exoticism in Recent European Publications on Asian History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking from West to East: A Discussion-Presentation of Current Western Studies of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procreation, Life Cycles, and Prenatal Infancy Regained in Great Peace Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Imagining the Feminine in East Asian Religions and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Later Han Taoist movements and their sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] State Cults and Local Cults in the Religion of the Han (par Marianne BUJARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in Ancient China and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feldherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions / Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2025, Asie en perspective, Éric Guerassimoff; Emmanuel Poisson, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la destinée : rétribution et délivrance dans le taoïsme médiéval (par Franciscus Verellen ; traduit de l'anglais par Grégoire Espesset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciscus Verellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme national des archives numériques : 2005 (sous la dir. de Lee Der-Tsai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan National Science Council. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: Statistics for the Hou Han shu &amp;quot;Rulin liezhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power: Biographical Writing in Sima Qian's Work and Beyond, in Ancient China and Rome / Vies et pouvoir. L'écriture biographique chez Sima Qian et au-delà, dans la Chine et la Rome anciennes. Edited by Béatrice L'Haridon and Grégoire Espesset. Paris: Hémisphères Éditions/Maisonneuve &amp; Larose Nouvelles Éditions, 2025 ("Asie en Perspective" Series).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Categories, Knowledge Building, and the Scientific Value of Sinological Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Sensory Organs in Chinese Religions: Readings from Taoist Texts and Chinese Buddhist Apocrypha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rudimentary Sketch of Taoist Denominations and Religious Interplay in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Chinese Portent Phenomenology and Classification in the Monographs of Han Dynasty Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does “Buddho-Taoism” mean ? Vicissitudes in print of a twentieth-century Western neologism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Gil Raz, The Emergence of Daoism: Creation of Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.136-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des citations du &amp;quot;Livre de la Grande paix&amp;quot; du Ve au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École Pratique des Hautes Études, Section des Sciences Religieuses : résumés des conférences et travaux, vol. 118 (année 2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Robert Ford Campany, Making Transcendents. Ascetics and Social Memory in Early Medieval China, Honolulu: University of Hawai'i Press, 2009. xviii + 300 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Tao Hongjing 陶弘景 456-536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Bao Jing 鮑靚 (or: 鮑靖) ?-ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dong Sijing 董思靖 fl. 1246-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Du Daojian 杜道堅 1237-1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dongfang Shuo 東方朔 ca. 160-ca. 93 bce; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Ning Benli 寧本立 1101-81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Yang Xi 楊羲 330-86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Wang Wenqing 王文卿 1093-1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters The Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Zheng Yin 鄭隱 ca. 215-ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Barbara Hendrischke, The Scripture on Great Peace. The Taiping jing and the Beginnings of Daoism (Berkeley: The University of California Press, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Sun En 孫恩 ?-402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Philippe Ménard, &amp;quot; L'itinéraire de Marco Polo dans sa traversée de la Chine &amp;quot;, Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, septembre-décembre 2002, p. 321-360, 5 pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Nie Shidao 聶師道 844-911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">略論太平經係中有關事實性與年代推定的幾個問題</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Strickmann, Michel, edited by Bernard Faure, Chinese Magical Medicine. Stanford : Stanford University Press, 2002. xii + 418 p. (ARC/Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Lau, D. C., 劉殿爵 (ed.), A Concordance to the Taipingjing 太平經逐字索引. Hong Kong : Commercial Press, 2000. 2 vol. : xxxv + 1950 p. (ICS series, Philosophical works 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Yu Liming 俞理明 (ed.), Taiping jing zhengdu 《太平經》正讀. Chengdu : Bashu shushe, 2001. iv + iv + iv + xvii + 593 p. (Zhongguo gudian wenxian xue yanjiu congshu 中國古典文獻學研究叢書)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers mouvements taoïstes et le Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’étude du Livre de la Grande paix du point de vue de la méthodologie historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and semiological perspectives on European-language religious categories and the Chinese data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sinology and the study of Taoism in France, early 19th to late 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04436380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories occidentales du religieux, données du mode sinisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[English translation and philological analysis of excerpts from medieval corpora in Chinese (dynastic historiography, Taoist literature) for the website Thesaurus Linguae Sinicae (TLS).]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Translation of manuscript annotations in Chinese and Sino-Japanese contributed to chapter 11]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaitai shinsho : The Single Most Famous Japanese Book of Medicine and Geka sōden : An Early Very Important Manuscript on Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.119-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques et les fonctions du livre chinois ancien d'après les principales catégories d'ouvrages traditionnels (par Xiao Dongfa et Yang Hu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque franco-chinois Chine-Europe : histoires de livres (VIIIe/XVe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.28-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Or.8210/S.4226/R.1 entry on International Dunhuang Project (IDP) website]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY068 太上妙始經 (5葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY155 黃石公素書 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.877-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY129 中天紫微星真寶懺 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.721-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY019 太上中道妙法蓮華經 (30葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY014 元始天尊說藥王救八十一難真經 (7葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.244-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY005 元始説先天道德經註解 (61 葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY080 太上洞真賢門經 (61葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY071 枕中經 (2葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.462-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[99 notices biographiques individuelles et collectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois : culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l'histoire du taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies, vol. 1, Sources et genres historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xi 楊羲 330–86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun En 孫恩 ?–402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Jing 鮑靚 (or: 鮑靖) ?–ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Sijing 董思靖 fl. 1246–60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yin 鄭隱 ca. 215–ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Benli 寧本立 1101–81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie Shidao 聶師道 844–911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenqing 王文卿 1093–1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters the Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Shuo 東方朔 ca. 160–ca. 93 BCE; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Daojian 杜道堅 1237–1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hongjing 陶弘景 456–536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[450 entrées lexicographiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand dictionnaire Ricci de la langue chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authorial Strategies in Pursuit of the Great Book : Ruminations about a Published Dissertation on Han China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Early Imperial China: Observational Patterns from the “Spring and Autumn” Weft Profoundly Immersed Herptile (Qiantan ba 潛潭巴)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Divination and Prognostication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.251-287. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25899201-12340010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Buddho-Taoism: Critical Historiography of a Western Neologism, 1940s–2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.1059-1098. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2016-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] James ROBSON (ed.), The Norton Anthology of World Religions : Daoism. New York : W. W. Norton & Company, 2015. Pp. xxxii + 754 + A29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Norton Anthology of World Religions, 43 (1), pp.33-37. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Terry F. KLEEMAN, Celestial Masters : History and Ritual in Early Daoist Communities. Cambridge (Massachusetts) : Harvard University Asia Center, 2016. Pp. xiii + 425. (Harvard-Yenching Institute Monograph Series, vol. 102)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching out Portents Classification and Logics in the Monographs of Han Official Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bochumer Jahrbuch zur Ostasienforschung / Bochum Yearbook of East Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Jean-Pierre DRÈGE (ed.) with Costantino MORETTI, La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale. Paris : Collège de France, Institut des Hautes études chinoises, 2014. Pp. vii + 420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Yijie TANG, Confucianism, Buddhism, Daoism, Christianity and Chinese Culture. Heidelberg : Springer, 2015. Pp. ix + 317. (China Academic Library)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (4), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12266_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Evolution of Chinese Religious Symbols from Talismanic Paraphernalia to Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (3), pp.493-514. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X15000439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Chinese Knowledge before the Japanese Discovery of Western Science in Gabor Lukacs' &amp;quot;Kaitai Shinsho & Geka Sōden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Licia DI GIACINTO, The Chenwei Riddle : Time, Stars, and Heroes in the Apocrypha. Gossenberg : Ostasien Verlag, 2013. Pp. xi + 332. (Deutsche Ostasienstudien, vol. 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Resistance in Early Medieval Chinese Historiography and the Problem of Religious Overinterpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.379-406. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945814544827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanies of Sovereignty and the Rite of Jade Disc Immersion in Weft Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.393-443. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eac.2013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Date, Authorship, and Literary Structure of the Great Peace Scripture Digest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (2), pp.321-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Florian C. REITER (ed.), Affiliation and Transmission in Daoism: A Berlin Symposium. Wiesbaden : Harrassowitz Verlag, 2012. Pp. viii + 300. (Abhandlungen für die Kunde des Morgenlandes, vol. 78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (2), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Gil RAZ, The Emergence of Daoism : Creation of Tradition. Abingdon (New York) : Routledge, 2012. Pp. 292. (Routledge Studies in Taoism). ISBN 978-0-415-77849-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/jcr.2012.40.1.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Livre de la Grande paix&amp;quot; et son corpus : histoire et structure littéraires, idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Directives secrètes du Saint Seigneur du Livre de la Grande paix&amp;quot; et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Ford Campany, Making Transcendents : Ascetics and Social Memory in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives secrètes du Saint Seigneur du Livre de la Grande paix et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.1 - 50. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/008254309x12586659061442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Barbara HENDRISCHKE, The Scripture on Great Peace: The Taiping jing and the Beginnings of Daoism. Berkeley : The University of California Press, 2006. Pp. x + 410. (Daoist Classics Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la diffusion des techniques d'imprimerie occidentales en Chine à la fin des Qing : l'exemple de l'introduction du procédé lithographique (par Han Qi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Philippe MÉNARD, L’itinéraire de Marco Polo dans sa traversée de la Chine. Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours ou l'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, In Memoriam Isabelle Robinet (1932-2000). Pensée taoïste, Alchimie et cosmologie., 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours : ou : L'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Michel STRICKMANN, Chinese Magical Medicine. Stanford, CA : Stanford University Press, 2002, 418 pp. Ed. by Bernard FAURE. (Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Third Series, 15 (Part 2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] YU Liming 俞理明, Taiping jing zhengdu 太平經正讀. Chengdu : Ba Shu shushe, 2001, 4 + 4 + 4 + 17 + 593 pp. (Zhongguo gudian wenxianxue yanjiu congshu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] D. C. LAU [LIU Dianjue 劉殿爵] (éd.), A Concordance to the Taiping jing / 太平經逐字索引. Hongkong : Hong Kong Commercial Press, 2000. 2 vol. Pp. xxxv + 1950 (ICS Series, Philosophical Works, vol. 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.360-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation between Orality and Writing in Early Imperial China : The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation Between Orality and Writing in Early Imperial China: The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities (Östasiatiska Museet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religiosité de l’Autre. Essai sur les représentations religieuses en Chine au haut Moyen-Âge et leur interprétation sinologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École Pratique des Hautes Études Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03469436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la philologie chinoise vers l’historiographie critique de la sinologie, une odyssée singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. École Pratique des Hautes Études, PSL, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">【道蔵輯要】と明清時代の宗教文化（麦谷邦夫 編）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunio Mugitani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut de recherche en sciences humaines, Université de Kyoto. 2012, pp.3-6, 14-16, 20-24, 42-48, 56-59, 76-79 [7 notices en anglais]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmologie et trifonctionnalité dans l'idéologie du Livre de la Grande paix (Taiping jing 太平經)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris-Diderot - Paris VII, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00670888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Espesset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mind Journey to the Divine Court: Translating an Early Modern Taoist Rite for Internal Petition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Views from Within the Cosmic Gourd: Essays on Daoism in Honor of Fabrizio Pregadio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuality and Dominance Relationships in the Biography of Master Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions - Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-195, 2025, Asie en perspective, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erudition and Reasoning Versus Prophecy in Pseudo-Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Schumann; Philip Clart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Prognostication in History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal Infancy Regained: Great Peace (Taiping) Views on Procreation and Life Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Andreeva; Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the Void: Embryological Discourse and Reproductive Imagery in East Asian Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.53-86, 2015, 9789004306523. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306523_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han religious mass movements and the early Daoist church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion: Part One: Shang through Han (1250 BC-220 AD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1061-1102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latter Han Religious Mass Movements And The Early Daoist Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey; Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Religion, Part One: Shang through Han (1250 BC-220 AD) (2 vols.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Brill, pp.1061-1102, 2009, Handbook of Oriental Studies, Section 4/China, 9789004168350. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004168350.i-1312.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit Stein 4226 Taiping bu juan di er 太平部卷第二 dans l'histoire du taoïsme médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Olivier Venture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de Dunhuang et Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (6), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-256, 2007, Hautes Études Orientales / Extrême-Orient, 9782600011327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hagiography and the Forty-Nine Ontological Markers of Confucius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre biographique en Chine médiévale, écritures et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Mar 2026, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de domination et leur mise en récit dans la biographie de Maître Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur le Shiji. Vies et pouvoir dans les Mémoires de l’historien : destinées du genre biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, Cognition and the Predictive Mode in Weft Confucian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Divination in Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Dec 2019, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratigraphie du discours sinologique : origine de quelques clichés actuels sur le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études taoïstes en France : historiographies critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hagiographie taoïste et ses sources biographiques officielles : l'exemple du narratif de Chu Boyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : les genres de l'historiographie chinoise (I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Han China and Some Weft Observational Patterns: An Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] Falling Stones : Five. Six : Fish-Hawks Flying Backwards (by Joachim GENTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination and the Strange in Pre- and Early Modern East Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationales Kolleg für Geisteswissenschaftliche Forschung, Oct 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orally Ingesting Official Documents for Internal Divine Petitioning in Pre-Modern Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books as Material and Symbolic Artefacts in Religious Book Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, May 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripturality and Revelation Media in Early Medieval Chinese Religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Media of Scripture—Scripture as Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Käte Hamburger Kolleg Dynamiken in der Religionsgeschichte zwischen Asien und Europa, Dec 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Foreknowledge Extrapolation in First-Second Century China: Remnants of the &amp;quot;Spring & Autumn&amp;quot; Weft &amp;quot;Profundity and Remoteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Kolleg für Geisteswissenschaftliche Forschung (IKGF) Winter Semester 2013/14 Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese &amp;quot;Great Peace Symbols&amp;quot; from Talismanic Paraphernalia to Taoist Liturgy (4th-14th cent.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress on Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Sinology: Methodology and Exoticism in Recent European Publications on Asian History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking from West to East: A Discussion-Presentation of Current Western Studies of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procreation, Life Cycles, and Prenatal Infancy Regained in Great Peace Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Imagining the Feminine in East Asian Religions and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Later Han Taoist movements and their sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Discussion of] State Cults and Local Cults in the Religion of the Han (par Marianne BUJARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels, panthéons et techniques : Histoire de la religion chinoise avant les Tang (Colloque I. La Chine antique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in Ancient China and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feldherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions / Maisonneuve &amp; Larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2025, Asie en perspective, Éric Guerassimoff; Emmanuel Poisson, 9782377012237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la destinée : rétribution et délivrance dans le taoïsme médiéval (par Franciscus Verellen ; traduit de l'anglais par Grégoire Espesset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciscus Verellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme national des archives numériques : 2005 (sous la dir. de Lee Der-Tsai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan National Science Council. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: Statistics for the Hou Han shu &amp;quot;Rulin liezhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives and Power: Biographical Writing in Sima Qian's Work and Beyond, in Ancient China and Rome / Vies et pouvoir. L'écriture biographique chez Sima Qian et au-delà, dans la Chine et la Rome anciennes. Edited by Béatrice L'Haridon and Grégoire Espesset. Paris: Hémisphères Éditions/Maisonneuve &amp; Larose Nouvelles Éditions, 2025 ("Asie en Perspective" Series).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Categories, Knowledge Building, and the Scientific Value of Sinological Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Sensory Organs in Chinese Religions: Readings from Taoist Texts and Chinese Buddhist Apocrypha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rudimentary Sketch of Taoist Denominations and Religious Interplay in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Chinese Portent Phenomenology and Classification in the Monographs of Han Dynasty Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does “Buddho-Taoism” mean ? Vicissitudes in print of a twentieth-century Western neologism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Gil Raz, The Emergence of Daoism: Creation of Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.136-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des citations du &amp;quot;Livre de la Grande paix&amp;quot; du Ve au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École Pratique des Hautes Études, Section des Sciences Religieuses : résumés des conférences et travaux, vol. 118 (année 2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Robert Ford Campany, Making Transcendents. Ascetics and Social Memory in Early Medieval China, Honolulu: University of Hawai'i Press, 2009. xviii + 300 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Du Daojian 杜道堅 1237-1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dongfang Shuo 東方朔 ca. 160-ca. 93 bce; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Ning Benli 寧本立 1101-81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Tao Hongjing 陶弘景 456-536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Bao Jing 鮑靚 (or: 鮑靖) ?-ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Dong Sijing 董思靖 fl. 1246-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Yang Xi 楊羲 330-86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Wang Wenqing 王文卿 1093-1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters The Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Zheng Yin 鄭隱 ca. 215-ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Barbara Hendrischke, The Scripture on Great Peace. The Taiping jing and the Beginnings of Daoism (Berkeley: The University of California Press, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Sun En 孫恩 ?-402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Philippe Ménard, &amp;quot; L'itinéraire de Marco Polo dans sa traversée de la Chine &amp;quot;, Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, septembre-décembre 2002, p. 321-360, 5 pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice biographique] Nie Shidao 聶師道 844-911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">略論太平經係中有關事實性與年代推定的幾個問題</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Strickmann, Michel, edited by Bernard Faure, Chinese Magical Medicine. Stanford : Stanford University Press, 2002. xii + 418 p. (ARC/Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Lau, D. C., 劉殿爵 (ed.), A Concordance to the Taipingjing 太平經逐字索引. Hong Kong : Commercial Press, 2000. 2 vol. : xxxv + 1950 p. (ICS series, Philosophical works 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Yu Liming 俞理明 (ed.), Taiping jing zhengdu 《太平經》正讀. Chengdu : Bashu shushe, 2001. iv + iv + iv + xvii + 593 p. (Zhongguo gudian wenxian xue yanjiu congshu 中國古典文獻學研究叢書)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers mouvements taoïstes et le Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’étude du Livre de la Grande paix du point de vue de la méthodologie historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and semiological perspectives on European-language religious categories and the Chinese data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sinology and the study of Taoism in France, early 19th to late 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04436380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories occidentales du religieux, données du mode sinisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[English translation and philological analysis of excerpts from medieval corpora in Chinese (dynastic historiography, Taoist literature) for the website Thesaurus Linguae Sinicae (TLS).]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Translation of manuscript annotations in Chinese and Sino-Japanese contributed to chapter 11]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaitai shinsho : The Single Most Famous Japanese Book of Medicine and Geka sōden : An Early Very Important Manuscript on Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.119-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques et les fonctions du livre chinois ancien d'après les principales catégories d'ouvrages traditionnels (par Xiao Dongfa et Yang Hu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque franco-chinois Chine-Europe : histoires de livres (VIIIe/XVe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.28-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Or.8210/S.4226/R.1 entry on International Dunhuang Project (IDP) website]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY014 元始天尊說藥王救八十一難真經 (7葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.244-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY005 元始説先天道德經註解 (61 葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY155 黃石公素書 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.877-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY068 太上妙始經 (5葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY129 中天紫微星真寶懺 (6葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.721-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY019 太上中道妙法蓮華經 (30葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY080 太上洞真賢門經 (61葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JY071 枕中經 (2葉)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">道藏輯要・提要</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.462-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[99 notices biographiques individuelles et collectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois : culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l'histoire du taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies, vol. 1, Sources et genres historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xi 楊羲 330–86; zi: Xihe 羲和</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1147-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Benli 寧本立 1101–81; zi: Daoli 道立; hao: Zanhua xiansheng 贊化先生 (Elder Who Assists Transformation); also known as Ning Quanzhen 寧全真</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.774-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie Shidao 聶師道 844–911; zi: Zongwei 宗微; hao: Wenzheng xiansheng 問政先生 (Elder of Mount Wenzheng)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.773-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Jing 鮑靚 (or: 鮑靖) ?–ca. 330; zi: Taixuan 太玄</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun En 孫恩 ?–402; zi: Lingxiu 靈秀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Sijing 董思靖 fl. 1246–60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yin 鄭隱 ca. 215–ca. 302; zi: Siyuan 思遠</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1250-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenqing 王文卿 1093–1153; zi: Shudao 述道; hao: Chonghe zi 冲和子 (Master of the Unfathomable Harmony), Yuyi ren 遇異人 (The One Who Encounters the Marvellous); also known as Wang Jun 王俊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Shuo 東方朔 ca. 160–ca. 93 BCE; zi: Manqian 曼倩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.366-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Daojian 杜道堅 1237–1318; zi: Chuyi 處逸; hao: Nangu zi 南谷子 (Master of the Southern Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hongjing 陶弘景 456–536; zi: Tongming 通明; hao: Huayang yinju 華陽隱居 (Hermit of Flourishing Yang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.968-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[450 entrées lexicographiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand dictionnaire Ricci de la langue chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authorial Strategies in Pursuit of the Great Book : Ruminations about a Published Dissertation on Han China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portents in Early Imperial China: Observational Patterns from the “Spring and Autumn” Weft Profoundly Immersed Herptile (Qiantan ba 潛潭巴)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Divination and Prognostication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.251-287. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25899201-12340010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Buddho-Taoism: Critical Historiography of a Western Neologism, 1940s–2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.1059-1098. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2016-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] James ROBSON (ed.), The Norton Anthology of World Religions : Daoism. New York : W. W. Norton & Company, 2015. Pp. xxxii + 754 + A29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Norton Anthology of World Religions, 43 (1), pp.33-37. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching out Portents Classification and Logics in the Monographs of Han Official Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bochumer Jahrbuch zur Ostasienforschung / Bochum Yearbook of East Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Terry F. KLEEMAN, Celestial Masters : History and Ritual in Early Daoist Communities. Cambridge (Massachusetts) : Harvard University Asia Center, 2016. Pp. xiii + 425. (Harvard-Yenching Institute Monograph Series, vol. 102)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Jean-Pierre DRÈGE (ed.) with Costantino MORETTI, La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale. Paris : Collège de France, Institut des Hautes études chinoises, 2014. Pp. vii + 420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Yijie TANG, Confucianism, Buddhism, Daoism, Christianity and Chinese Culture. Heidelberg : Springer, 2015. Pp. ix + 317. (China Academic Library)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (4), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsr.12266_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Evolution of Chinese Religious Symbols from Talismanic Paraphernalia to Taoist Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (3), pp.493-514. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X15000439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Chinese Knowledge before the Japanese Discovery of Western Science in Gabor Lukacs' &amp;quot;Kaitai Shinsho & Geka Sōden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanies of Sovereignty and the Rite of Jade Disc Immersion in Weft Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.393-443. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eac.2013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Licia DI GIACINTO, The Chenwei Riddle : Time, Stars, and Heroes in the Apocrypha. Gossenberg : Ostasien Verlag, 2013. Pp. xi + 332. (Deutsche Ostasienstudien, vol. 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Resistance in Early Medieval Chinese Historiography and the Problem of Religious Overinterpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.379-406. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945814544827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Date, Authorship, and Literary Structure of the Great Peace Scripture Digest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (2), pp.321-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Florian C. REITER (ed.), Affiliation and Transmission in Daoism: A Berlin Symposium. Wiesbaden : Harrassowitz Verlag, 2012. Pp. viii + 300. (Abhandlungen für die Kunde des Morgenlandes, vol. 78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (2), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Gil RAZ, The Emergence of Daoism : Creation of Tradition. Abingdon (New York) : Routledge, 2012. Pp. 292. (Routledge Studies in Taoism). ISBN 978-0-415-77849-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/jcr.2012.40.1.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Livre de la Grande paix&amp;quot; et son corpus : histoire et structure littéraires, idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Directives secrètes du Saint Seigneur du Livre de la Grande paix&amp;quot; et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Ford Campany, Making Transcendents : Ascetics and Social Memory in Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives secrètes du Saint Seigneur du Livre de la Grande paix et la préservation de l'unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.1 - 50. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/008254309x12586659061442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing and Translating the Taiping Jing and the Great Peace Textual Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.469-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Barbara HENDRISCHKE, The Scripture on Great Peace: The Taiping jing and the Beginnings of Daoism. Berkeley : The University of California Press, 2006. Pp. x + 410. (Daoist Classics Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la diffusion des techniques d'imprimerie occidentales en Chine à la fin des Qing : l'exemple de l'introduction du procédé lithographique (par Han Qi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Philippe MÉNARD, L’itinéraire de Marco Polo dans sa traversée de la Chine. Medioevo Romanzo, vol. XXVI (3e série, vol. VII), fasc. 3, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours ou l'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, In Memoriam Isabelle Robinet (1932-2000). Pensée taoïste, Alchimie et cosmologie., 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À vau-l'eau, à rebours : ou : L'ambivalence de la logique triadique dans l'idéologie du Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation between Orality and Writing in Early Imperial China : The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Third Series, 15 (Part 2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] Michel STRICKMANN, Chinese Magical Medicine. Stanford, CA : Stanford University Press, 2002, 418 pp. Ed. by Bernard FAURE. (Asian Religions & Cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] YU Liming 俞理明, Taiping jing zhengdu 太平經正讀. Chengdu : Ba Shu shushe, 2001, 4 + 4 + 4 + 17 + 593 pp. (Zhongguo gudian wenxianxue yanjiu congshu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de] D. C. LAU [LIU Dianjue 劉殿爵] (éd.), A Concordance to the Taiping jing / 太平經逐字索引. Hongkong : Hong Kong Commercial Press, 2000. 2 vol. Pp. xxxv + 1950 (ICS Series, Philosophical Works, vol. 44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, nouvelle série, 20, pp.360-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalized Abnormality, Moral Etiology, and Redemptive Suffering in the Secondary Strata of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelation Between Orality and Writing in Early Imperial China: The Epistemology of the Taiping jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities (Östasiatiska Museet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74, pp.66-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religiosité de l’Autre. Essai sur les représentations religieuses en Chine au haut Moyen-Âge et leur interprétation sinologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École Pratique des Hautes Études Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03469436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la philologie chinoise vers l’historiographie critique de la sinologie, une odyssée singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. École Pratique des Hautes Études, PSL, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">【道蔵輯要】と明清時代の宗教文化（麦谷邦夫 編）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunio Mugitani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut de recherche en sciences humaines, Université de Kyoto. 2012, pp.3-6, 14-16, 20-24, 42-48, 56-59, 76-79 [7 notices en anglais]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmologie et trifonctionnalité dans l'idéologie du Livre de la Grande paix (Taiping jing 太平經)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Espesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris-Diderot - Paris VII, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00670888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/PRHI?language=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306523_003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004168350.i-1312.158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600011327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-12340010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2016-0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12784" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12777" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT3QW0X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8WNHC1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12266_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XHL640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X15000439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945814544827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A21DECD5FD94BEF6C7F74DB2AC85006E040B7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2013.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/jcr.2012.40.1.91" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.780" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/008254309x12586659061442" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469436v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Mugitani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/PRHI?language=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306523_003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004168350.i-1312.158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600011327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-12340010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2016-0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12784" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT3QW0X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8WNHC1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsr.12266_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XHL640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X15000439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2013.2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945814544827" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A21DECD5FD94BEF6C7F74DB2AC85006E040B7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/jcr.2012.40.1.91" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.780" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/008254309x12586659061442" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469436v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Mugitani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>