--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -72,7820 +72,8088 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential-Modulated Surface-Enhanced Raman Spectroscopy of Tolmetin at Gold Nanoparticle Film Functionalized Polarizable Liquid–Liquid Interfaces</w:t>
+                <w:t xml:space="preserve">Non-functionalized Iron Oxide Raspberry-shaped Nanostructures as Promising Tools for Viral and Bacterial Disinfection of Wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Tarabet</w:t>
+                <w:t xml:space="preserve">Joana Vaz-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataly Rey Muñoz</w:t>
+                <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheál Scanlon</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10876-026-02984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569015v1</w:t>
+                <w:t xml:space="preserve">hal-05600616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical sample acidification for the detection of Pb 2+ traces</w:t>
+                <w:t xml:space="preserve">Molecular insights into ion transfer of fluoroquinolones at a water/trifluorotoluene interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+                <w:t xml:space="preserve">Dyia Syaleyana Md Shukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Július Gajdár</w:t>
+                <w:t xml:space="preserve">Karolina Kowalevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+                <w:t xml:space="preserve">David Řeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yinxi Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Minofar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4an00647j⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 570, pp.148962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2026.148962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688563v1</w:t>
+                <w:t xml:space="preserve">hal-05619659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial polycondensation of polyamides studied at the electrified liquid-liquid interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential-Modulated Surface-Enhanced Raman Spectroscopy of Tolmetin at Gold Nanoparticle Film Functionalized Polarizable Liquid–Liquid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Kwaczyński</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Sobczak</w:t>
+                <w:t xml:space="preserve">Nataly Rey Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Leniart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micheál Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301634v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalysis at the polarised interface between two immiscible electrolyte solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+                <w:t xml:space="preserve">Local electrochemical sample acidification for the detection of Pb 2+ traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micheál Scanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101212⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4an00647j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972006v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of chaotrope-modulated electrocatalytic activity of cytochrome &amp;lt;i&amp;gt;c&amp;lt;/i&amp;gt; at electrified aqueous|organic interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+                <w:t xml:space="preserve">Interfacial polycondensation of polyamides studied at the electrified liquid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kowalewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kwaczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Sobczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Leniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc05293d⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 468, pp.143139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603820v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the dissolution and hydrolysis of pyrosulfate by electrochemistry at a liquid‐liquid microinterface array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Gale</w:t>
+                <w:t xml:space="preserve">Electrocatalysis at the polarised interface between two immiscible electrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Arrigan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Peljo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheál Scanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202200681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807633v1</w:t>
+                <w:t xml:space="preserve">hal-03972006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of polyaniline (PANI) through parallel nanopores; transport properties of PANI@SiO2 nanopore molecular junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+                <w:t xml:space="preserve">On the origin of chaotrope-modulated electrocatalytic activity of cytochrome &amp;lt;i&amp;gt;c&amp;lt;/i&amp;gt; at electrified aqueous|organic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Pierre-André Cazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayon Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac76b7⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.3270 - 3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc05293d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796316v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Interfacial Co‐Crystallisation using Simultaneous Potential and Current Measurements at Liquid‐Liquid Interfaces Polarised by Common Ion Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the dissolution and hydrolysis of pyrosulfate by electrochemistry at a liquid‐liquid microinterface array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Garcia-Atance</w:t>
+                <w:t xml:space="preserve">Terence Henares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Jones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Julian Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arrigan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202200978⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202200681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301659v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric Sensor for Selective On-Site Analysis of Free Sulfite in Wines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Július Gajdár</w:t>
+                <w:t xml:space="preserve">Fabrication of polyaniline (PANI) through parallel nanopores; transport properties of PANI@SiO2 nanopore molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.065009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac76b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.2c00611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777506v1</w:t>
+                <w:t xml:space="preserve">hal-03796316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaniline nanowire arrays generated through oriented mesoporous silica films: effect of pore size and spectroelectrochemical response</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing Interfacial Co‐Crystallisation using Simultaneous Potential and Current Measurements at Liquid‐Liquid Interfaces Polarised by Common Ion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kaliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Garcia-Atance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1FD00034A⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202200978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795840v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous formation of barium sulfate crystals at liquid-liquid interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin J.J. Austen</w:t>
+                <w:t xml:space="preserve">Amperometric Sensor for Selective On-Site Analysis of Free Sulfite in Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CE01102F⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.2209 - 2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.2c00611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824942v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable voltammetric response of electrodes modified with a mesoporous silica thin film and a polyelectrolyte multilayer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neus Vila</w:t>
+                <w:t xml:space="preserve">Polyaniline nanowire arrays generated through oriented mesoporous silica films: effect of pore size and spectroelectrochemical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1FD00034A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.107142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03496584v1</w:t>
+                <w:t xml:space="preserve">hal-03795840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephedrine sensing at the electrified liquid-liquid interface supported with micro-punched self-adhesive polyimide film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Konrad Rudnicki</w:t>
+                <w:t xml:space="preserve">Spontaneous formation of barium sulfate crystals at liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Ghaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.J. Austen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark I. Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Sipa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pawel Krzyczmonik</w:t>
+                <w:t xml:space="preserve">Franca Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.130286⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.7793-7802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CE01102F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283156v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical metal sensor with built-in oxygen filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julius Gajdar</w:t>
+                <w:t xml:space="preserve">Switchable voltammetric response of electrodes modified with a mesoporous silica thin film and a polyelectrolyte multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Sipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Rudnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomira Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338544⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.107142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.107142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222166v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the pro-apoptotic activity of cytochrome c at a biomimetic electrified interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cillian Beecher</w:t>
+                <w:t xml:space="preserve">Ephedrine sensing at the electrified liquid-liquid interface supported with micro-punched self-adhesive polyimide film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Borgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Rudnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Sipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Krzyczmonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4119⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344, pp.130286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.130286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423494v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically controlled cocrystallisation of caffeine:1-hydroxy-2-naphthoic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franca Jones</w:t>
+                <w:t xml:space="preserve">Electroanalytical metal sensor with built-in oxygen filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Gajdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1167, pp.338544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ce01281a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475331v1</w:t>
+                <w:t xml:space="preserve">hal-03222166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene and zeolite as adsorbents in bar-microsolid phase extraction of pharmaceutical compounds of diverse polarities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+                <w:t xml:space="preserve">Electrochemically controlled cocrystallisation of caffeine:1-hydroxy-2-naphthoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kaliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01281a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra01569a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03216759v1</w:t>
+                <w:t xml:space="preserve">hal-03475331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogeneration of a Free-Standing Cytochrome c—Silica Matrix at a Soft Electrified Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modulating the pro-apoptotic activity of cytochrome c at a biomimetic electrified interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayon Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-André Cazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F Molina-Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cillian Beecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00409⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180535v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric study of cefotaxime at the macroscopic and miniaturized interface between two immiscible electrolyte solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilia Powałka</w:t>
+                <w:t xml:space="preserve">Graphene and zeolite as adsorbents in bar-microsolid phase extraction of pharmaceutical compounds of diverse polarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maizatul Najwa Jajuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hébrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ng Eng-Poh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00604-021-05072-w⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.16297-16306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra01569a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423511v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Assisted Deposition of Nanoporous Silica Membranes on Gold Electrodes: Effect of 3‐Mercaptopropyl(trimethoxysilane) “Molecular Glue” on Film Formation, Permeability and Metal Underpotential Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahid Ullah</w:t>
+                <w:t xml:space="preserve">Electrogeneration of a Free-Standing Cytochrome c—Silica Matrix at a Soft Electrified Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheál Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202001347⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033135v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting and electropolymerization of nanoarrays of PANI filaments through silica mesochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Electrochemically Assisted Deposition of Nanoporous Silica Membranes on Gold Electrodes: Effect of 3‐Mercaptopropyl(trimethoxysilane) “Molecular Glue” on Film Formation, Permeability and Metal Underpotential Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106896⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202001347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040482v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric behaviour of cationic redox probes at mesoporous silica film electrodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voltammetric study of cefotaxime at the macroscopic and miniaturized interface between two immiscible electrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Rudnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Sobczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kaliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Sipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Powałka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.113993⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-021-05072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484251v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Porphyrin Nanostructures at the Interface Between Two Immiscible Liquids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrografting and electropolymerization of nanoarrays of PANI filaments through silica mesochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00437⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.106896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502377v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Filter To Remove Oxygen Interference Locally, Rapidly, and Temporarily for Sensing Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tauqir Nasir</w:t>
+                <w:t xml:space="preserve">Voltammetric behaviour of cationic redox probes at mesoporous silica film electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deomila Basnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.113993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.113993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887147v1</w:t>
+                <w:t xml:space="preserve">hal-02484251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically assisted polyamide deposition at three-phase junction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Porphyrin Nanostructures at the Interface Between Two Immiscible Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Molina-Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm O'Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090265v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal amplification by electro-oligomerisation for improved isoproturon detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+                <w:t xml:space="preserve">Electrochemically assisted polyamide deposition at three-phase junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Sipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kowalewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Leniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121347⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.106910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947712v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Electrochemical Properties of Three-Dimensional (3D) Porous Graphitic and Graphenelike Electrodes Obtained by Low-Cost Direct Laser Writing Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Filter To Remove Oxygen Interference Locally, Rapidly, and Temporarily for Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauqir Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (11), pp.7425-7429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440796v1</w:t>
+                <w:t xml:space="preserve">hal-02887147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ametryn detection by proton assisted transfer at a single micro-interface between two immiscible electrolyte solutions</w:t>
+                <w:t xml:space="preserve">Signal amplification by electro-oligomerisation for improved isoproturon detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guofeng Lu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Tauqir Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liang Liu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.121347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961394v1</w:t>
+                <w:t xml:space="preserve">hal-02947712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of Cysteine at a Mesoporous Silica Film Electrode Functionalized with Ferrocene in the Presence of Glutathione</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Ametryn detection by proton assisted transfer at a single micro-interface between two immiscible electrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guofeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 877, pp.114745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202000396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887146v2</w:t>
+                <w:t xml:space="preserve">hal-02961394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectrochemistry of Cytochrome c in a Closed Bipolar Electrochemical Cell</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication and Electrochemical Properties of Three-Dimensional (3D) Porous Graphitic and Graphenelike Electrodes Obtained by Low-Cost Direct Laser Writing Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheal Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathal Larrigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Paterakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labrini Sygellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106600⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.1540 - 1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353776v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Effect of Film Thickness on Preconcentration Electroanalysis with Oriented Mesoporous Silica Modified Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalya Vodolazkaya</w:t>
+                <w:t xml:space="preserve">Selective Detection of Cysteine at a Mesoporous Silica Film Electrode Functionalized with Ferrocene in the Presence of Glutathione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201800533⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (9), pp.2095-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202000396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916919v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Modulated Liquid–Liquid Extraction for Sample Enrichment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioelectrochemistry of Cytochrome c in a Closed Bipolar Electrochemical Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheál Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b01674⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177462v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous surface chemistry of gold mesh electrodes in a closed bipolar electrochemical cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+                <w:t xml:space="preserve">Critical Effect of Film Thickness on Preconcentration Electroanalysis with Oriented Mesoporous Silica Modified Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauqir Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Vodolazkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheál Scanlon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135328⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.202-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201800533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378131v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Assays on Electrochemically Modulated Liquid-liquid Extraction of Metformin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Electrochemically Modulated Liquid–Liquid Extraction for Sample Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maizatul Najwa Jajuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahruddin Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hébrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.13⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.7466-7473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b01674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433209v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of modified Nanopore Arrays by FIB/SEM Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous surface chemistry of gold mesh electrodes in a closed bipolar electrochemical cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheál Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fd00019k⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.135328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829581v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Silica Thin Films for Improved Electrochemical Detection of Paraquat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Liu</w:t>
+                <w:t xml:space="preserve">Preliminary Assays on Electrochemically Modulated Liquid-liquid Extraction of Metformin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maizatul Najwa Jajuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahruddin Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hébrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795506v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transfer at polarised liquid-liquid interfaces modified with adsorbed silica nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of modified Nanopore Arrays by FIB/SEM Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Neusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.J. Austen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.036⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fd00019k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811914v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of electrochemistry at miniaturised interfaces between two immiscible electrolyte solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous Silica Thin Films for Improved Electrochemical Detection of Paraquat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauqir Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hebrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.484 - 493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795586v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically Aligned and Ordered One-Dimensional Mesoscale Polyaniline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion transfer at polarised liquid-liquid interfaces modified with adsorbed silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hébrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00892⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795561v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorating soft electrified interfaces: From molecular assemblies to nano-objects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of electrochemistry at miniaturised interfaces between two immiscible electrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien W.M. Arrigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.66 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795577v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local pH changes triggered by photoelectrochemistry for silica condensation at the liquid-liquid interface</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertically Aligned and Ordered One-Dimensional Mesoscale Polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Karman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.107⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (17), pp.4224 - 4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504769v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Diffusion within Nanoarrays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Decorating soft electrified interfaces: From molecular assemblies to nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Poltorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00513⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.533 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507495v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting of 3-Aminopropyltriethoxysilane on a Glassy Carbon Electrode for the Improved Adhesion of Vertically Oriented Mesoporous Silica Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Local pH changes triggered by photoelectrochemistry for silica condensation at the liquid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hébrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohana Afsharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00798⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500705v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mésostructuration d’interfaces et immobilisation de protéines et de bactéries par électrogénération sol-gel pour des applications analytiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visualization of Diffusion within Nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Gamero-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (13), pp.6689-6695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507622v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous silica thin films for molecular sieving and electrode surface protection against biofouling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Despas</w:t>
+                <w:t xml:space="preserve">Electrografting of 3-Aminopropyltriethoxysilane on a Glassy Carbon Electrode for the Improved Adhesion of Vertically Oriented Mesoporous Silica Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauqir Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (17), pp.4323 - 4332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504773v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of liquid-liquid micro-interfaces modified with mesoporous silica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Morakchi</w:t>
+                <w:t xml:space="preserve">Mésostructuration d’interfaces et immobilisation de protéines et de bactéries par électrogénération sol-gel pour des applications analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'électrochimie au coeur des sciences, 400-401, pp.56-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498764v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in electrochemistry at the interface between two immiscible electrolyte solutions for ion sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous silica thin films for molecular sieving and electrode surface protection against biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bueno Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5an00601e⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.34-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505604v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial processes studied by coupling electrochemistry at the polarised liquid-liquid interface with in situ confocal Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Electrochemical characterization of liquid-liquid micro-interfaces modified with mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Poltorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dossot</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Morakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp03254c⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.9 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503744v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Raman Microspectrometer and Shearforce Regulated SECM for Corrosion and Self-Healing Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in electrochemistry at the interface between two immiscible electrolyte solutions for ion sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac502670t⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (12), pp.3888-3896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5an00601e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498463v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic gel-liquid interfaces supported by hollow microneedle array for voltammetric drug detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+                <w:t xml:space="preserve">Interfacial processes studied by coupling electrochemistry at the polarised liquid-liquid interface with in situ confocal Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.04.080⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (48), pp.26955-26962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03254c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505217v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Integration of Microfluidic Devices with Microelectrode Arrays for Neurobiological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Grygoryev</w:t>
+                <w:t xml:space="preserve">Combined Raman Microspectrometer and Shearforce Regulated SECM for Corrosion and Self-Healing Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grausem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12668-014-0137-6⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (22), pp.11203 - 11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac502670t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505608v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Assisted Generation of Silica Deposits Using a Surfactant Template at Liquid/Liquid Microinterfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Poltorak</w:t>
+                <w:t xml:space="preserve">Microscopic gel-liquid interfaces supported by hollow microneedle array for voltammetric drug detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201, pp.572-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.04.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la501938g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498771v1</w:t>
+                <w:t xml:space="preserve">hal-01505217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Ultramicroelectrodes Modified with Electrogenerated Surfactant-Templated Mesoporous Organosilica Films: Effect of Film Formation Conditions on Its Performance in Preconcentration Electroanalysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reversible Integration of Microfluidic Devices with Microelectrode Arrays for Neurobiological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Grygoryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Strutwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien W. M. Arrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201300415⟩</w:t>
+              <w:t xml:space="preserve">BioNanoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12668-014-0137-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505610v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip electrochemical microsystems for measurements of copper and conductivity in artificial seawater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir I. Ogurtsov</w:t>
+                <w:t xml:space="preserve">Electrochemically Assisted Generation of Silica Deposits Using a Surfactant Template at Liquid/Liquid Microinterfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.04.057⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (38), pp.11453-11463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501938g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505378v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Surface Nano-textured Stainless Steel Prepared by Focused Ion Beam on Endothelial Cell Growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Mcloughlin</w:t>
+                <w:t xml:space="preserve">Platinum Ultramicroelectrodes Modified with Electrogenerated Surfactant-Templated Mesoporous Organosilica Films: Effect of Film Formation Conditions on Its Performance in Preconcentration Electroanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Petkov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalya A. Vodolazkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (8), pp.5283 - 5290. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.2595-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2013.7476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201300415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501645v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripping voltammetry at micro-interface arrays: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">On-chip electrochemical microsystems for measurements of copper and conductivity in artificial seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerio Beni</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Moujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Twomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir I. Ogurtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.12.031⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507028v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ formation of mesoporous silica films controlled by ion transfer voltammetry at the polarized liquid-liquid interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Impact of Surface Nano-textured Stainless Steel Prepared by Focused Ion Beam on Endothelial Cell Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feroze Nazneen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.10.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.5283 - 5290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2013.7476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503748v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically assisted self-assembly of ordered and functionalized mesoporous silica films: impact of the electrode geometry and size on film formation and properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Stripping voltammetry at micro-interface arrays: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Beni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3FD00021D⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 769, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500427v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical Behavior of Poly- l -Lysine Dendrigrafts at the Interface between Two Immiscible Electrolyte Solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien W.M. Arrigan</w:t>
+                <w:t xml:space="preserve">In-situ formation of mesoporous silica films controlled by ion transfer voltammetry at the polarized liquid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac300856w⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829564v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemical and physical modification in stent technology for the treatment of coronary artery disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically assisted self-assembly of ordered and functionalized mesoporous silica films: impact of the electrode geometry and size on film formation and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sibottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.32772⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00021D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01829557v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropolishing of medical-grade stainless steel in preparation for surface nano-texturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroanalytical Behavior of Poly- l -Lysine Dendrigrafts at the Interface between Two Immiscible Electrolyte Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien W.M. Arrigan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-011-1539-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (13), pp.5693 - 5699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac300856w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829567v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric immunosensor for the detection of anti-West Nile virus IgG using a photoactive copolymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boaz Leshem</w:t>
+                <w:t xml:space="preserve">Surface chemical and physical modification in stent technology for the treatment of coronary artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feroze Nazneen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien W.M. Arrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Caplice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Benvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2006.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100B (7), pp.1989 - 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.32772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619791v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electropolishing of medical-grade stainless steel in preparation for surface nano-texturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feroze Nazneen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.1389 - 1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-011-1539-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amperometric immunosensor for the detection of anti-West Nile virus IgG using a photoactive copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Elena Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Leshem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (3), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2006.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New metallic oxide electrodes for the deposition of functionalised polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaudouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.490-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7895,1661 +8163,1661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ Using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling SERS and electrochemistry at liquid-liquid interfaces towards sensing applications</w:t>
+                <w:t xml:space="preserve">Modified liquid-liquid interfaces for SERS spectroelectrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yechi Romiald Yavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pushing Boundaries in Chemical Sensing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Alicante, Oct 2025, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Surface Modification for Chemical and Biochemical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polish Academy of Sciences, Nov 2025, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294934v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified liquid-liquid interfaces for SERS spectroelectrochemistry</w:t>
+                <w:t xml:space="preserve">Coupling SERS and electrochemistry at liquid-liquid interfaces towards sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Surface Modification for Chemical and Biochemical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polish Academy of Sciences, Nov 2025, Rzeszow, Poland</w:t>
+              <w:t xml:space="preserve">Pushing Boundaries in Chemical Sensing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Alicante, Oct 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392311v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Electrochemistry and SERS at Soft Polarized Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yechi Romiald Yavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nanoparticle assemblies at polarized liquid-liquid interfaces for SERS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yechi Romiald Yavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-floating assemblies of Au nanoparticles for SERS applications at soft polarized interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Rey Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheál D Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting ISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical control of the pH of environmental samples for on-site detection of Pb2+ by anodic stripping voltammetry</w:t>
+                <w:t xml:space="preserve">Electrochemical assembly of Au nanoparticle film at liquid-liquid interfaces for SERS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Yinxi Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 36th topical meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, May 2024, Sibenik, Croatia</w:t>
+              <w:t xml:space="preserve">38th Topical meeting of the ISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2024, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765215v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical assembly of Au nanoparticle film at liquid-liquid interfaces for SERS applications</w:t>
+                <w:t xml:space="preserve">Electrochemical control of the pH of environmental samples for on-site detection of Pb2+ by anodic stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Topical meeting of the ISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2024, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISE 36th topical meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, May 2024, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766766v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoInBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical pH Control for On-Site Detection of Lead Traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+                <w:t xml:space="preserve">SERS at Au nanoparticle films assembled at liquid-liquid interfaces under electrochemical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Yinxi Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrafured – International Conference on Chemical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matrafured Society for Electrochemical Sensors, Jun 2024, Visegrad, Hungary</w:t>
+              <w:t xml:space="preserve">75th Annual meeting of the International Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Electrochemical Society, Aug 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766793v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS at Au nanoparticle films assembled at liquid-liquid interfaces under electrochemical control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+                <w:t xml:space="preserve">Electrochemical pH Control for On-Site Detection of Lead Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual meeting of the International Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Electrochemical Society, Aug 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Matrafured – International Conference on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrafured Society for Electrochemical Sensors, Jun 2024, Visegrad, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766778v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry film-based Array of Microelectrodes for on-site Pb2+ detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESEAC, Jul 2024, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible interest of oriented and functionalized mesoporous silica films in optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific day “Optoelectronics &amp; Photonics @ Lorraine University”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities offered by electrogenerated vertically-oriented nanochannel membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique 2023 – SCF Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical removal of dissolved oxygen for the on-site sensing of free sulfites in wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Július Gajdár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9559,616 +9827,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au NPs formation at the electrified liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Hurny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Szwabinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Poltorak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Functional Nanostructured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of Debye length and silica nanochannel pore size for the electrochemical detection of paraquat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Preparation of mesoporous silica-zirconia film by electrochemically assisted self-assembly (EASA) for improved electrochemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deomila Basnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728869v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of mesoporous silica-zirconia film by electrochemically assisted self-assembly (EASA) for improved electrochemical detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Critical effect of Debye length and silica nanochannel pore size for the electrochemical detection of paraquat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deomila Basnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728874v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Mbomekalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10178,365 +10446,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode Materials (Bulk Materials and Modification)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moretto, Ligia; Kalcher, Kurt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Analysis by Electrochemical Sensors and Biosensors : Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 403-495, 2014, 978-1-4939-0676-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Integrated Electrochemical Sensing System to Monitor Port Water Quality Using Autonomous Robotic Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir I. Ogurtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Twomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saleem, Hashmi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp. 317 - 351, 2014, 9780080965338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioanalytical Applications of Electrochemistry at Liquid–Liquid Microinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien W. M. Arrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheál D. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Strutwolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allen J. Bard; Cynthia G. Zoski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroanalytical Chemistry ; A Series of Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 25, CRC Press, 2013, 9781466594494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10546,161 +10814,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D correlation SERS of organic ions using AuNP films at electrified soft interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinxi Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyia Syaleyana Md Shukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noorfatimah Yahaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10847,51 +11115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Tarabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Rey Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l Scanlon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00937" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Gajd&#225;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00647j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kowalewska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kwaczy&#324;ski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sobczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Leniart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03972006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gamero-Quijano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Peljo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayon Bhattacharya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walsh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05293d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Henares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arrigan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac76b7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kaliszczak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bamou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia-Atance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Jones" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200978" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c00611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00034A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Ghaheri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.J. Austen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Ogden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CE01102F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03496584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sipa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Rudnicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomira Skrzypek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.107142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03283156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Borgul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krzyczmonik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130286" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F Molina-Osorio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Beecher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01281a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maizatul Najwa Jajuli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng-Poh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afidah Abdul Rahim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01569a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Powa&#322;ka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-021-05072-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106896" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deomila Basnig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.113993" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Molina-Osorio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm O'Dwyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stewart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauqir Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00395" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106910" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02440796v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Burke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Larrigy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Vaughan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Paterakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrini Sygellou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114745" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887146v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Maheshwari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Herzog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106600" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01916919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Vodolazkaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800533" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02177462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahruddin Saad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01674" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02378131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135328" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Holzinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Neusser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00019k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00920" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Collins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien W.M. Arrigan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00892" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Poltorak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2017.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohana Afsharian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00798" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bueno Serrano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.01.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498764v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Morakchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00601e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03254c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grausem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502670t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Mahony" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Brien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scully" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.04.080" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Grygoryev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jackson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Strutwolf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien W. M. Arrigan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-014-0137-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501938g" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya A. Vodolazkaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201300415" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V20MZ8T6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Twomey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Lyons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Ogurtsov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.057" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feroze Nazneen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mcloughlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Petkov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7476" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.12.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sibottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00021D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flynn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300856w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Caplice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Benvenuto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32772" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D3C59E46AA49ACB488E96400A8F77CEE3F8454C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829567v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-011-1539-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03619791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Leshem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.07.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S7NDLD7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05294934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392311v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechi Romiald Yavo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05252419v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05253047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765168v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765215v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxi Zou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766778v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765182v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728145v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765175v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05279603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Hurny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szwabinska" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Piotrowicz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008264v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D. Scanlon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05347102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyia Syaleyana Md Shukri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorfatimah Yahaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05600616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vaz-Ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-026-02984-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05619659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyia Syaleyana Md Shukri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kowalevska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#344;eha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxi Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Tarabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Rey Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l Scanlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Gajd&#225;r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00647j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kowalewska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kwaczy&#324;ski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sobczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Leniart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03972006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gamero-Quijano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Peljo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101212" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayon Bhattacharya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walsh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05293d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Henares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arrigan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac76b7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kaliszczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bamou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia-Atance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Jones" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200978" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c00611" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00034A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Ghaheri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.J. Austen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Ogden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CE01102F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03496584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sipa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Rudnicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomira Skrzypek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.107142" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03283156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Borgul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krzyczmonik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01281a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F Molina-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Beecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maizatul Najwa Jajuli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng-Poh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afidah Abdul Rahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01569a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00409" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001347" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Powa&#322;ka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-021-05072-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deomila Basnig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.113993" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Molina-Osorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm O'Dwyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stewart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00437" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauqir Nasir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00395" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Lu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114745" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02440796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Burke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Larrigy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Vaughan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Paterakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrini Sygellou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03418" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887146v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Maheshwari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000396" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Herzog" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01916919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Vodolazkaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02177462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahruddin Saad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01674" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02378131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135328" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433209v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.13" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Holzinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Neusser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00019k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795506v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00920" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Collins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien W.M. Arrigan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.01.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00892" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Poltorak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2017.10.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohana Afsharian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00513" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00798" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bueno Serrano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.01.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498764v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Morakchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.129" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00601e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03254c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grausem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502670t" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Mahony" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Brien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scully" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.04.080" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Grygoryev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jackson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Strutwolf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien W. M. Arrigan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-014-0137-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501938g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505610v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya A. Vodolazkaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201300415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V20MZ8T6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Twomey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Lyons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Ogurtsov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.057" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feroze Nazneen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mcloughlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Petkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7476" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.12.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sibottier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00021D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flynn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Johnson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300856w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Caplice" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Benvenuto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32772" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D3C59E46AA49ACB488E96400A8F77CEE3F8454C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galvin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-011-1539-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03619791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Leshem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.07.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S7NDLD7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392311v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechi Romiald Yavo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05294934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05252419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05253047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766766v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765215v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766793v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728468v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728145v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05279603v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Hurny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szwabinska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Piotrowicz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008243v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008264v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974358v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D. Scanlon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05347102v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorfatimah Yahaya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>