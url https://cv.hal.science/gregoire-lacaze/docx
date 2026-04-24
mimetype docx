--- v0 (2026-03-24)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lacaze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR en linguistique anglaise à Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4228-5561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156471035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286262937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392245832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9519-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Giono. Paysages&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Alain Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textuelles, 9791032005026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rhétorico-discursive de l’emploi des pronoms par Donald Trump dans ses discours de campagne sur Instagram lors de l’élection présidentielle de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14a6m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et transitivité : réflexions sur une approche contrastive anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La transitivité à travers les langues, 24, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission, partage et circulation des discours numériques sur le RSN Twitter : étude énonciative des positions, positionnements et postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rfo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le volume « Le discours rapporté et l’expression de la subjectivité » (&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; 17.2, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; : des chiffres… et des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement paradigmatique dans l’analyse des discours numériques : le cas de la communication politique sur les RSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance(s)/Rebirth(s), 16, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la variation diamésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.13428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quantum mechanics. To Jonathan Swift, Dean of St Patrick’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Letters to Swift, 18.2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamesic Variation in Direct Reported Speech: Representing Orality in Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Internal Variation : A Special Focus on Diamesic Variation, 53, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laferrière, Les incises dans les genres narratifs : « Certaines formules des plus prometteuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours direct dans la presse : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17.1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re-)construction d’un ethos discursif dans les énoncés au discours direct : la subjectivité à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, (Re)contruction(s), 11, pp.83-112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dutka-Mańkowska et Monika Kostro (dir.), &amp;lt;em&amp;gt;Le discours représenté dans les genres écrits et oraux&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gachet. &amp;lt;em&amp;gt;Incises de discours rapporté et autres verbes parenthétiques : étude grammaticale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres d’articles de presse au confluent de plusieurs formes de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité et prise en charge énonciatives dans les titres d’articles de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.31-57. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation aphorisante dans l’article de presse : une syntaxe sous contrôle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation du discours direct dans &amp;lt;em&amp;gt;Speak&amp;lt;/em&amp;gt; de Laurie Halse Anderson : un mélange de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le discours rapporté : une question de genre ?, 7 (1), pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fuchs. &amp;lt;em&amp;gt;Les quotatifs en interaction en anglais contemporain&amp;lt;/em&amp;gt;&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des fonctions expressives des désignations des locuteurs origines dans les dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Londei, Sophie Moirand, Sandrine Reboul-Touré et Licia Reggiani (dir.). &amp;lt;em&amp;gt;Dire l’événement : langage, mémoire, société&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order in utterances of direct speech in English: a subtle balance between conventions and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desoutter & Caroline Mellet (dir.). &amp;lt;em&amp;gt;Le discours rapporté : approches linguistiques et perspectives didactiques&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation lexicologique dans les traductions de l'expression &amp;lt;em&amp;gt;cloud computing&amp;lt;/em&amp;gt; dans le journal &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : vers une recherche de transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.3297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'introduction du discours direct en anglais et en français : mise en contexte dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des changements syntaxiques et sémantiques affectant le discours direct dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-Muñoz, Sophie Marnette, Laurence Rosier, Diane Vincent (dir.). &amp;lt;em&amp;gt;La circulation des discours&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la syntaxe tisse, la sémantique tend à l'effilocher : étude de phénomènes de déconnexion forme-sens dans des énoncés de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sergeant. &amp;lt;em&amp;gt;L’anglais du journalisme : comprendre et traduire&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incise au segment contextualisant : un changement d'horizon dans l'introduction du discours direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse d'une production de discours rapporté : l'introduction des tours de parole dans la nouvelle &amp;quot;Hills Like White Elephants&amp;quot; d'Ernest Hemingway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivité et discours direct : une relation qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Aurore Montébran; Agnès Steuckardt; Gabriel Bergounioux, Jul 2024, Lausanne, France. pp.01020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de la plurisémioticité et des affordances numériques dans les interactions verbales des lives TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Badreddine Hamma, Jul 2022, Orléans, France. pp.01013, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités discursives et les pratiques citationnelles du discours rapporté numérique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207801004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise médiative dans la presse française : étude de ses propriétés syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Université de Mons, Belgique, 9-13 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184601008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise et le défigement des aphorisations dans la presse : mise en évidence de transferts citationnels à travers le temps et l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Tours, France, 4-8 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes introducteurs de discours direct comme marqueurs de discours agonal dans &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : mise en scène d'actes énonciatifs et création d'un ethos discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française Berlin, Allemagne, 19-23 Juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2069-2084, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du sens sur les RSN au prisme des positions, positionnements et postures énonciatifs de la théorie sémantique d'Alain Rabatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens - En hommage à Alain Rabatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.398-411, 2025, Sémantique, théorie énonciative, pragmatique et analyse du discours, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités du discours rapporté numérique sur Instagram et Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs; Marion Colas-Blaise; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2024, Au cœur des textes 45, 978-2-8061-3748-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le(s) paysage(s) dans &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-324, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; » : entretien avec Paul Eprile et Jacques Mény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-335, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des formes langagières dans la communication sociale sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Dufiet; Marie-Christine Jullion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux langages au tournant du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9788879169776, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Edizioni Universitarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-128, 2021, 978-88-7916-977-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/977-2021-laca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusions autonymiques dans la représentation du discours autre : entre littéralité et littérarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les illusions de l'autonymie - La parole rapportée de l'Autre dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-169, 2019, Langues et littératures, 9782705697709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique et stylistique des traductions américaines de &amp;lt;em&amp;gt;Colline&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-137, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paul Eprile, traducteur de Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.139-146, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et devenir des traces citationnelles dans la presse sous l’effet du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs-Raguin; Greta Komur-Thilloy; Juan Manuel López Muñoz; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2018, Rencontres, 978-2-406-07425-0. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07427-4.p.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Le discours rapporté et l'expression de la subjectivité&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet; Grégoire Lacaze. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17.2, 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;La syntaxe du discours direct en anglais&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d'études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO III. Henri Fluchère : premier Directeur de la Maison Française d’Oxford (1946 1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://anglistique.hypotheses.org/207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation des Etats-Unis (FEU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/fondation-des-etats-unis-feu/. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/t6w7-t356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège franco-britannique (CFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/college-franco-britannique/. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/ze02-m989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison française d'Oxford (MFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/4pnz-7p47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lacaze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR en linguistique anglaise à Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4228-5561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156471035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286262937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392245832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9519-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Giono. Paysages&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Alain Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textuelles, 9791032005026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media and digital platforms: polarization and hate speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sullet-Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Médias numériques et débats démocratiques, 9 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rhétorico-discursive de l’emploi des pronoms par Donald Trump dans ses discours de campagne sur Instagram lors de l’élection présidentielle de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14a6m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et transitivité : réflexions sur une approche contrastive anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La transitivité à travers les langues, 24, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission, partage et circulation des discours numériques sur le RSN Twitter : étude énonciative des positions, positionnements et postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rfo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le volume « Le discours rapporté et l’expression de la subjectivité » (&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; 17.2, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; : des chiffres… et des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement paradigmatique dans l’analyse des discours numériques : le cas de la communication politique sur les RSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance(s)/Rebirth(s), 16, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la variation diamésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.13428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quantum mechanics. To Jonathan Swift, Dean of St Patrick’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Letters to Swift, 18.2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamesic Variation in Direct Reported Speech: Representing Orality in Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Internal Variation : A Special Focus on Diamesic Variation, 53, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laferrière, Les incises dans les genres narratifs : « Certaines formules des plus prometteuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours direct dans la presse : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17.1, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re-)construction d’un ethos discursif dans les énoncés au discours direct : la subjectivité à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, (Re)contruction(s), 11, pp.83-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dutka-Mańkowska et Monika Kostro (dir.), &amp;lt;em&amp;gt;Le discours représenté dans les genres écrits et oraux&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gachet. &amp;lt;em&amp;gt;Incises de discours rapporté et autres verbes parenthétiques : étude grammaticale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres d’articles de presse au confluent de plusieurs formes de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité et prise en charge énonciatives dans les titres d’articles de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.31-57. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation aphorisante dans l’article de presse : une syntaxe sous contrôle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation du discours direct dans &amp;lt;em&amp;gt;Speak&amp;lt;/em&amp;gt; de Laurie Halse Anderson : un mélange de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le discours rapporté : une question de genre ?, 7 (1), pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fuchs. &amp;lt;em&amp;gt;Les quotatifs en interaction en anglais contemporain&amp;lt;/em&amp;gt;&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des fonctions expressives des désignations des locuteurs origines dans les dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Londei, Sophie Moirand, Sandrine Reboul-Touré et Licia Reggiani (dir.). &amp;lt;em&amp;gt;Dire l’événement : langage, mémoire, société&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order in utterances of direct speech in English: a subtle balance between conventions and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desoutter & Caroline Mellet (dir.). &amp;lt;em&amp;gt;Le discours rapporté : approches linguistiques et perspectives didactiques&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation lexicologique dans les traductions de l'expression &amp;lt;em&amp;gt;cloud computing&amp;lt;/em&amp;gt; dans le journal &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : vers une recherche de transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.3297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'introduction du discours direct en anglais et en français : mise en contexte dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des changements syntaxiques et sémantiques affectant le discours direct dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-Muñoz, Sophie Marnette, Laurence Rosier, Diane Vincent (dir.). &amp;lt;em&amp;gt;La circulation des discours&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la syntaxe tisse, la sémantique tend à l'effilocher : étude de phénomènes de déconnexion forme-sens dans des énoncés de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sergeant. &amp;lt;em&amp;gt;L’anglais du journalisme : comprendre et traduire&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incise au segment contextualisant : un changement d'horizon dans l'introduction du discours direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse d'une production de discours rapporté : l'introduction des tours de parole dans la nouvelle &amp;quot;Hills Like White Elephants&amp;quot; d'Ernest Hemingway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivité et discours direct : une relation qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Aurore Montébran; Agnès Steuckardt; Gabriel Bergounioux, Jul 2024, Lausanne, France. pp.01020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de la plurisémioticité et des affordances numériques dans les interactions verbales des lives TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Badreddine Hamma, Jul 2022, Orléans, France. pp.01013, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités discursives et les pratiques citationnelles du discours rapporté numérique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207801004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise médiative dans la presse française : étude de ses propriétés syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Université de Mons, Belgique, 9-13 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184601008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise et le défigement des aphorisations dans la presse : mise en évidence de transferts citationnels à travers le temps et l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Tours, France, 4-8 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes introducteurs de discours direct comme marqueurs de discours agonal dans &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : mise en scène d'actes énonciatifs et création d'un ethos discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française Berlin, Allemagne, 19-23 Juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2069-2084, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du sens sur les RSN au prisme des positions, positionnements et postures énonciatifs de la théorie sémantique d'Alain Rabatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens - En hommage à Alain Rabatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.398-411, 2025, Sémantique, théorie énonciative, pragmatique et analyse du discours, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités du discours rapporté numérique sur Instagram et Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs; Marion Colas-Blaise; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2024, Au cœur des textes 45, 978-2-8061-3748-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le(s) paysage(s) dans &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-324, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; » : entretien avec Paul Eprile et Jacques Mény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-335, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des formes langagières dans la communication sociale sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Dufiet; Marie-Christine Jullion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux langages au tournant du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9788879169776, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Edizioni Universitarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-128, 2021, 978-88-7916-977-6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/977-2021-laca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusions autonymiques dans la représentation du discours autre : entre littéralité et littérarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les illusions de l'autonymie - La parole rapportée de l'Autre dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-169, 2019, Langues et littératures, 9782705697709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique et stylistique des traductions américaines de &amp;lt;em&amp;gt;Colline&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-137, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paul Eprile, traducteur de Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.139-146, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et devenir des traces citationnelles dans la presse sous l’effet du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs-Raguin; Greta Komur-Thilloy; Juan Manuel López Muñoz; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2018, Rencontres, 978-2-406-07425-0. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07427-4.p.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et débats démocratiques : Discours de haine et discours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sullet-Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2026, Médias numériques et débats démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Le discours rapporté et l'expression de la subjectivité&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet; Grégoire Lacaze. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17.2, 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;La syntaxe du discours direct en anglais&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d'études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO III. Henri Fluchère : premier Directeur de la Maison Française d’Oxford (1946 1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://anglistique.hypotheses.org/207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation des Etats-Unis (FEU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/fondation-des-etats-unis-feu/. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/t6w7-t356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège franco-britannique (CFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/college-franco-britannique/. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/ze02-m989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison française d'Oxford (MFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/4pnz-7p47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E154E48"/>
+    <w:nsid w:val="202A1112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lacaze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4228-5561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156471035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286262937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392245832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9519-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04531507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Alain Morello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a6m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166316v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rfo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03698766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13428" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03366990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12465" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02969797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ceccaldi-Hamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.638" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3415" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1625" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2637" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.2187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04630995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03974201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959542v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05435904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04659829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eprile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledonline.it/index.php/LCM-Journal/pages/view/qlcm-15-Nouveaux-langages" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/977-2021-laca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02421847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697709" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/patrimoines-gioniens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01925588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-discours-rapporte-temporalite-histoire-memoire-et-patrimoine-discursif.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9236" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164937v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4197" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/t6w7-t356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/ze02-m989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/4pnz-7p47" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lacaze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4228-5561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156471035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286262937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392245832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9519-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04531507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Alain Morello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Roitman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Premat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sullet-Nylander" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a6m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166316v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16824" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03698766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03366990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12465" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02969797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ceccaldi-Hamet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7994" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.709" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.792" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1336" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4540" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3297" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2637" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1903" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.2187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1348" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04630995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03974201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05435904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04659829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eprile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledonline.it/index.php/LCM-Journal/pages/view/qlcm-15-Nouveaux-langages" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/977-2021-laca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02421847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697709" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/patrimoines-gioniens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01925588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-discours-rapporte-temporalite-histoire-memoire-et-patrimoine-discursif.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;mat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9236" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/t6w7-t356" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/ze02-m989" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/4pnz-7p47" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>