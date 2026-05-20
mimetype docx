--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lacaze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR en linguistique anglaise à Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4228-5561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156471035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286262937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392245832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9519-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Giono. Paysages&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Alain Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textuelles, 9791032005026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media and digital platforms: polarization and hate speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sullet-Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Médias numériques et débats démocratiques, 9 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rhétorico-discursive de l’emploi des pronoms par Donald Trump dans ses discours de campagne sur Instagram lors de l’élection présidentielle de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14a6m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et transitivité : réflexions sur une approche contrastive anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La transitivité à travers les langues, 24, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission, partage et circulation des discours numériques sur le RSN Twitter : étude énonciative des positions, positionnements et postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rfo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le volume « Le discours rapporté et l’expression de la subjectivité » (&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; 17.2, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; : des chiffres… et des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement paradigmatique dans l’analyse des discours numériques : le cas de la communication politique sur les RSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance(s)/Rebirth(s), 16, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la variation diamésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.13428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quantum mechanics. To Jonathan Swift, Dean of St Patrick’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Letters to Swift, 18.2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamesic Variation in Direct Reported Speech: Representing Orality in Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Internal Variation : A Special Focus on Diamesic Variation, 53, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laferrière, Les incises dans les genres narratifs : « Certaines formules des plus prometteuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours direct dans la presse : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17.1, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re-)construction d’un ethos discursif dans les énoncés au discours direct : la subjectivité à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, (Re)contruction(s), 11, pp.83-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dutka-Mańkowska et Monika Kostro (dir.), &amp;lt;em&amp;gt;Le discours représenté dans les genres écrits et oraux&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gachet. &amp;lt;em&amp;gt;Incises de discours rapporté et autres verbes parenthétiques : étude grammaticale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres d’articles de presse au confluent de plusieurs formes de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité et prise en charge énonciatives dans les titres d’articles de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.31-57. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation aphorisante dans l’article de presse : une syntaxe sous contrôle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation du discours direct dans &amp;lt;em&amp;gt;Speak&amp;lt;/em&amp;gt; de Laurie Halse Anderson : un mélange de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le discours rapporté : une question de genre ?, 7 (1), pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fuchs. &amp;lt;em&amp;gt;Les quotatifs en interaction en anglais contemporain&amp;lt;/em&amp;gt;&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des fonctions expressives des désignations des locuteurs origines dans les dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Londei, Sophie Moirand, Sandrine Reboul-Touré et Licia Reggiani (dir.). &amp;lt;em&amp;gt;Dire l’événement : langage, mémoire, société&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order in utterances of direct speech in English: a subtle balance between conventions and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desoutter & Caroline Mellet (dir.). &amp;lt;em&amp;gt;Le discours rapporté : approches linguistiques et perspectives didactiques&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation lexicologique dans les traductions de l'expression &amp;lt;em&amp;gt;cloud computing&amp;lt;/em&amp;gt; dans le journal &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : vers une recherche de transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.3297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'introduction du discours direct en anglais et en français : mise en contexte dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des changements syntaxiques et sémantiques affectant le discours direct dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-Muñoz, Sophie Marnette, Laurence Rosier, Diane Vincent (dir.). &amp;lt;em&amp;gt;La circulation des discours&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la syntaxe tisse, la sémantique tend à l'effilocher : étude de phénomènes de déconnexion forme-sens dans des énoncés de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sergeant. &amp;lt;em&amp;gt;L’anglais du journalisme : comprendre et traduire&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incise au segment contextualisant : un changement d'horizon dans l'introduction du discours direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse d'une production de discours rapporté : l'introduction des tours de parole dans la nouvelle &amp;quot;Hills Like White Elephants&amp;quot; d'Ernest Hemingway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivité et discours direct : une relation qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Aurore Montébran; Agnès Steuckardt; Gabriel Bergounioux, Jul 2024, Lausanne, France. pp.01020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de la plurisémioticité et des affordances numériques dans les interactions verbales des lives TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Badreddine Hamma, Jul 2022, Orléans, France. pp.01013, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités discursives et les pratiques citationnelles du discours rapporté numérique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207801004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise médiative dans la presse française : étude de ses propriétés syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Université de Mons, Belgique, 9-13 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184601008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise et le défigement des aphorisations dans la presse : mise en évidence de transferts citationnels à travers le temps et l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Tours, France, 4-8 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes introducteurs de discours direct comme marqueurs de discours agonal dans &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : mise en scène d'actes énonciatifs et création d'un ethos discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française Berlin, Allemagne, 19-23 Juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2069-2084, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du sens sur les RSN au prisme des positions, positionnements et postures énonciatifs de la théorie sémantique d'Alain Rabatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens - En hommage à Alain Rabatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.398-411, 2025, Sémantique, théorie énonciative, pragmatique et analyse du discours, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités du discours rapporté numérique sur Instagram et Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs; Marion Colas-Blaise; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2024, Au cœur des textes 45, 978-2-8061-3748-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le(s) paysage(s) dans &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-324, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; » : entretien avec Paul Eprile et Jacques Mény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-335, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des formes langagières dans la communication sociale sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Dufiet; Marie-Christine Jullion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux langages au tournant du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9788879169776, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Edizioni Universitarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-128, 2021, 978-88-7916-977-6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/977-2021-laca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusions autonymiques dans la représentation du discours autre : entre littéralité et littérarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les illusions de l'autonymie - La parole rapportée de l'Autre dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-169, 2019, Langues et littératures, 9782705697709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique et stylistique des traductions américaines de &amp;lt;em&amp;gt;Colline&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-137, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paul Eprile, traducteur de Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.139-146, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et devenir des traces citationnelles dans la presse sous l’effet du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs-Raguin; Greta Komur-Thilloy; Juan Manuel López Muñoz; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2018, Rencontres, 978-2-406-07425-0. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07427-4.p.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et débats démocratiques : Discours de haine et discours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sullet-Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2026, Médias numériques et débats démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Le discours rapporté et l'expression de la subjectivité&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet; Grégoire Lacaze. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17.2, 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;La syntaxe du discours direct en anglais&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d'études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO III. Henri Fluchère : premier Directeur de la Maison Française d’Oxford (1946 1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://anglistique.hypotheses.org/207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation des Etats-Unis (FEU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/fondation-des-etats-unis-feu/. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/t6w7-t356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège franco-britannique (CFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/college-franco-britannique/. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/ze02-m989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison française d'Oxford (MFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/4pnz-7p47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lacaze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR en linguistique anglaise à Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4228-5561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156471035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286262937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8VXrPl4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392245832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9519-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Giono. Paysages&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Alain Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textuelles, 9791032005026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media and digital platforms: polarization and hate speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sullet-Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Médias numériques et débats démocratiques, 9 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des discours numériques de Donald Trump autour du thème de la « frontière » dans la campagne présidentielle américaine de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Médias numériques et débats démocratiques, 9 (1), pp.172-188. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rhétorico-discursive de l’emploi des pronoms par Donald Trump dans ses discours de campagne sur Instagram lors de l’élection présidentielle de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14a6m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et transitivité : réflexions sur une approche contrastive anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La transitivité à travers les langues, 24, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission, partage et circulation des discours numériques sur le RSN Twitter : étude énonciative des positions, positionnements et postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rfo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le volume « Le discours rapporté et l’expression de la subjectivité » (&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; 17.2, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans d’&amp;lt;em&amp;gt;e-Rea&amp;lt;/em&amp;gt; : des chiffres… et des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement paradigmatique dans l’analyse des discours numériques : le cas de la communication politique sur les RSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance(s)/Rebirth(s), 16, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la variation diamésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19.2, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.13428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quantum mechanics. To Jonathan Swift, Dean of St Patrick’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Letters to Swift, 18.2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamesic Variation in Direct Reported Speech: Representing Orality in Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Internal Variation : A Special Focus on Diamesic Variation, 53, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laferrière, Les incises dans les genres narratifs : « Certaines formules des plus prometteuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours direct dans la presse : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17.1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re-)construction d’un ethos discursif dans les énoncés au discours direct : la subjectivité à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, (Re)contruction(s), 11, pp.83-112. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dutka-Mańkowska et Monika Kostro (dir.), &amp;lt;em&amp;gt;Le discours représenté dans les genres écrits et oraux&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gachet. &amp;lt;em&amp;gt;Incises de discours rapporté et autres verbes parenthétiques : étude grammaticale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres d’articles de presse au confluent de plusieurs formes de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité et prise en charge énonciatives dans les titres d’articles de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.31-57. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation aphorisante dans l’article de presse : une syntaxe sous contrôle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation du discours direct dans &amp;lt;em&amp;gt;Speak&amp;lt;/em&amp;gt; de Laurie Halse Anderson : un mélange de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le discours rapporté : une question de genre ?, 7 (1), pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe du discours direct en anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fuchs. &amp;lt;em&amp;gt;Les quotatifs en interaction en anglais contemporain&amp;lt;/em&amp;gt;&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des fonctions expressives des désignations des locuteurs origines dans les dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Londei, Sophie Moirand, Sandrine Reboul-Touré et Licia Reggiani (dir.). &amp;lt;em&amp;gt;Dire l’événement : langage, mémoire, société&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order in utterances of direct speech in English: a subtle balance between conventions and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desoutter & Caroline Mellet (dir.). &amp;lt;em&amp;gt;Le discours rapporté : approches linguistiques et perspectives didactiques&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation lexicologique dans les traductions de l'expression &amp;lt;em&amp;gt;cloud computing&amp;lt;/em&amp;gt; dans le journal &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : vers une recherche de transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.3297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'introduction du discours direct en anglais et en français : mise en contexte dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des changements syntaxiques et sémantiques affectant le discours direct dans &amp;lt;em&amp;gt;The Pearl&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;La perle&amp;lt;/em&amp;gt; de John Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.1126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-Muñoz, Sophie Marnette, Laurence Rosier, Diane Vincent (dir.). &amp;lt;em&amp;gt;La circulation des discours&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la syntaxe tisse, la sémantique tend à l'effilocher : étude de phénomènes de déconnexion forme-sens dans des énoncés de discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sergeant. &amp;lt;em&amp;gt;L’anglais du journalisme : comprendre et traduire&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incise au segment contextualisant : un changement d'horizon dans l'introduction du discours direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse d'une production de discours rapporté : l'introduction des tours de parole dans la nouvelle &amp;quot;Hills Like White Elephants&amp;quot; d'Ernest Hemingway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), non paginé. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivité et discours direct : une relation qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Aurore Montébran; Agnès Steuckardt; Gabriel Bergounioux, Jul 2024, Lausanne, France. pp.01020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de la plurisémioticité et des affordances numériques dans les interactions verbales des lives TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Badreddine Hamma, Jul 2022, Orléans, France. pp.01013, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités discursives et les pratiques citationnelles du discours rapporté numérique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207801004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise médiative dans la presse française : étude de ses propriétés syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Université de Mons, Belgique, 9-13 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184601008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise et le défigement des aphorisations dans la presse : mise en évidence de transferts citationnels à travers le temps et l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française. Tours, France, 4-8 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes introducteurs de discours direct comme marqueurs de discours agonal dans &amp;lt;em&amp;gt;Le Monde&amp;lt;/em&amp;gt; : mise en scène d'actes énonciatifs et création d'un ethos discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès Mondial de Linguistique Française Berlin, Allemagne, 19-23 Juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2069-2084, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du sens sur les RSN au prisme des positions, positionnements et postures énonciatifs de la théorie sémantique d'Alain Rabatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens - En hommage à Alain Rabatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.398-411, 2025, Sémantique, théorie énonciative, pragmatique et analyse du discours, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités du discours rapporté numérique sur Instagram et Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs; Marion Colas-Blaise; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2024, Au cœur des textes 45, 978-2-8061-3748-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le(s) paysage(s) dans &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-324, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire &amp;lt;em&amp;gt;Les Grands Chemins&amp;lt;/em&amp;gt; » : entretien avec Paul Eprile et Jacques Mény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Grégoire Lacaze; Nicolas Bianchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-335, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des formes langagières dans la communication sociale sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Dufiet; Marie-Christine Jullion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux langages au tournant du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9788879169776, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Edizioni Universitarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-128, 2021, 978-88-7916-977-6. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/977-2021-laca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusions autonymiques dans la représentation du discours autre : entre littéralité et littérarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les illusions de l'autonymie - La parole rapportée de l'Autre dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-169, 2019, Langues et littératures, 9782705697709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique et stylistique des traductions américaines de &amp;lt;em&amp;gt;Colline&amp;lt;/em&amp;gt; de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-137, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paul Eprile, traducteur de Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bertrand; André Not. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines gioniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.139-146, 2018, 979-10-320-0157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et devenir des traces citationnelles dans la presse sous l’effet du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Barthelmebs-Raguin; Greta Komur-Thilloy; Juan Manuel López Muñoz; Sophie Marnette; Laurence Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2018, Rencontres, 978-2-406-07425-0. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07427-4.p.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et débats démocratiques : Discours de haine et discours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sullet-Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2026, Médias numériques et débats démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Le discours rapporté et l'expression de la subjectivité&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Ceccaldi-Hamet; Grégoire Lacaze. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17.2, 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté et l'expression de la subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;La syntaxe du discours direct en anglais&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2), 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d'études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO III. Henri Fluchère : premier Directeur de la Maison Française d’Oxford (1946 1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://anglistique.hypotheses.org/207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation des Etats-Unis (FEU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/fondation-des-etats-unis-feu/. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/t6w7-t356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison française d'Oxford (MFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/4pnz-7p47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège franco-britannique (CFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/college-franco-britannique/. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/ze02-m989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="202A1112"/>
+    <w:nsid w:val="0BC7F72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lacaze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4228-5561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156471035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286262937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392245832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9519-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04531507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Alain Morello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Roitman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Premat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sullet-Nylander" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a6m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166316v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16824" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03698766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03366990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12465" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02969797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ceccaldi-Hamet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7994" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.709" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.792" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1336" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4540" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3297" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2637" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1903" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.2187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1348" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04630995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03974201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05435904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04659829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eprile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledonline.it/index.php/LCM-Journal/pages/view/qlcm-15-Nouveaux-langages" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/977-2021-laca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02421847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697709" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/patrimoines-gioniens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01925588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-discours-rapporte-temporalite-histoire-memoire-et-patrimoine-discursif.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;mat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9236" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/t6w7-t356" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/ze02-m989" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/4pnz-7p47" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lacaze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4228-5561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156471035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286262937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=8VXrPl4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392245832" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9519-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04531507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Alain Morello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Roitman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Premat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sullet-Nylander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a6m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166316v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rfo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03698766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03366990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12465" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02969797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ceccaldi-Hamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7994" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.638" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.709" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.792" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4226" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4540" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3297" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1625" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.2187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04630995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03974201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05435904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04659829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eprile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledonline.it/index.php/LCM-Journal/pages/view/qlcm-15-Nouveaux-langages" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/977-2021-laca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02421847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/patrimoines-gioniens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01925588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-discours-rapporte-temporalite-histoire-memoire-et-patrimoine-discursif.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;mat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9236" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03581697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/t6w7-t356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/4pnz-7p47" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04794214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/ze02-m989" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>