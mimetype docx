--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,688 +204,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement médiatique des drogues dans la presse quotidienne française (2013-2018)</w:t>
+                <w:t xml:space="preserve">Navigating discreetly: Spatial ecology of urban wild boar in Bordeaux City's landscape of fear, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Comelli</w:t>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Werno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.22277⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03414312v1</w:t>
+                <w:t xml:space="preserve">hal-04708478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des corrélations avec easystats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wildlife and the city. Modelling wild boar use of urban nature: Empirical contribution, methodological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Werno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RZINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.1291-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-024-01510-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48645/QHAV-CB52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03376599v1</w:t>
+                <w:t xml:space="preserve">hal-04472564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des corrélations avec easystats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t>
+              <w:t xml:space="preserve">RZINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48645/QHAV-CB52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997827v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03376599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et enjeux territoriaux de la mise en art des espaces périphériques dans le monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Le traitement médiatique des drogues dans la presse quotidienne française (2013-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Comelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.35837⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065013v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03414312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans d’articles dans Mappemonde. Une exploration par les mots-clés et les résumés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.2494⟩</w:t>
+              <w:t xml:space="preserve">Geomatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3), pp.154-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02537565v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité et enjeux territoriaux de la mise en art des espaces périphériques dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.35837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans d’articles dans Mappemonde. Une exploration par les mots-clés et les résumés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.2494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02537565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An integrated conceptual framework for SDI research: experiences from French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Infrastructures Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.54 - 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2902/1725-0463.2019.14.art3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -895,1721 +1129,1721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer d'échelle ! Repenser la géographie critique face aux bases de données planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ThéoQuant: Nouvelles approches en Géographie Théorique &amp; Quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05512903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des globes virtuels aux déserts de données. Penser l'inégale géonumérisation du Monde par (et avec) la géomatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05084741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le suivi GPS de la faune nous (dés-)apprend : trois enseignements d’un programme de suivi télémétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Werno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re-)penser la coexistence entre humains et faune sauvage en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La donnée qualitative dans l’analyse d’un graphe : l’exemple du réseau Web des tiers-lieux de Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granet Anais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frognet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SupAgro Montpellier, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODE SHS « Contribuer à l’Ouverture des Données en SHS ». Le projet Science Ouverte du réseau métier SO-Maté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Réseau MATE-SHS "Retours d'expérience sur l'ouverture des données en SHS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MATE-SHS, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabesque: a geographic flow visualization application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02937183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) spectre(s) de la recherche : quels apports du Web of Science pour approcher la sur-enquête? Propositions à partir d'un cas d'étude sur l'Arctique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le choix du toponyme dans la production scientifique ou l'enjeu de la représentation du terrain dans les publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise en chiffre, mise en carte, mise en ordre du monde : approche critiques des métrologies de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rechercher les lieux. les lieux de la recherche. Identification et indexation des terrains d'étude dans les textes scientifiques : enjeux et pratiques. Données et protocole dans les Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299315v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix du toponyme dans la production scientifique ou l'enjeu de la représentation du terrain dans les publications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le(s) spectre(s) de la recherche : quels apports du Web of Science pour approcher la sur-enquête? Propositions à partir d'un cas d'étude sur l'Arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechercher les lieux. les lieux de la recherche. Identification et indexation des terrains d'étude dans les textes scientifiques : enjeux et pratiques. Données et protocole dans les Humanités Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Mise en chiffre, mise en carte, mise en ordre du monde : approche critiques des métrologies de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299400v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabesque, application d’exploration et de géovisualisation de données de flux et de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bapaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama d’un geoweb des flux et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about flows, networks and movements in the geoweb?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux et réseaux dans le geoweb : état de la question, verrous, défis techniques et technologique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02937190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans d'articles dans M@ppemonde. Une exploration par les mots-clés et les résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 30 ans de M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un observatoire des données géographiques du Web. Expérimentation d’une analyse diachronique des infrastructures de données géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO - Spatial Analysis &amp; Geomatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels mots pour quels vignobles ? Analyses comparées des discours sur le vin via différents médias, Le vin et la gastronomie – Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,124 +2853,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La projection des consommations d'eau à l'échelle des IRIS : le cas de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salinas-Kraljevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2746,160 +2980,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2909,361 +3143,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de villes et migrations: une cartographie analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lacroix et Bénédicte Michalon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des localités pour accueillir. Migrants dans les villes et villages de France et d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Documents, 978-2-38519-156-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots pour le vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Schirmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux et ses vignobles : un modèle de civilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sud Ouest, pp.246-248, 2020, 978-2-8177-0724-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sustainable City XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3273,277 +3507,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui est vraiment le chi²? Tous ses secrets révélés !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment calculer une matrice de corrélation avec R et avec style ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer et prédire des variables en faisant pousser des arbres de décisions et des forêts aléatoire : le pouvoir des fleurs !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les tops models font de l'analyse textuelle : le Topic Modeling ou quand le data mining de données textuelles devient sexy !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3553,104 +3787,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des données à l’aide des arbres de décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3660,147 +3894,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3810,527 +4044,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Corade</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête 2017 auprès des coordinateurs des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Passages UMR 5319; LETG - Brest Géomer ; PRODIG. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01635844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête 2017 auprès des usagers des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4477,51 +4711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14f80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Comelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22277" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/QHAV-CB52" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Werno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Anais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bahoken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Enault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14f80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Werno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01510-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/QHAV-CB52" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Comelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Anais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bahoken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Enault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>