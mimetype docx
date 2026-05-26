--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1711,273 +1711,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
+                <w:t xml:space="preserve">Arabesque: a geographic flow visualization application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+                <w:t xml:space="preserve">Nicolas Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444836v1</w:t>
+                <w:t xml:space="preserve">halshs-02937183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabesque: a geographic flow visualization application</w:t>
+                <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roelandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jegou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937183v1</w:t>
+                <w:t xml:space="preserve">hal-02444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix du toponyme dans la production scientifique ou l'enjeu de la représentation du terrain dans les publications</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels mots pour quels vignobles ? Analyses comparées des discours sur le vin via différents médias, Le vin et la gastronomie – Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3269,51 +3269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots pour le vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,151 +3515,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui est vraiment le chi²? Tous ses secrets révélés !</w:t>
+                <w:t xml:space="preserve">Comment calculer une matrice de corrélation avec R et avec style ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299427v1</w:t>
+                <w:t xml:space="preserve">hal-02299302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment calculer une matrice de corrélation avec R et avec style ?</w:t>
+                <w:t xml:space="preserve">Qui est vraiment le chi²? Tous ses secrets révélés !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299302v1</w:t>
+                <w:t xml:space="preserve">hal-02299427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer et prédire des variables en faisant pousser des arbres de décisions et des forêts aléatoire : le pouvoir des fleurs !</w:t>
               </w:r>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4292,271 +4292,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête 2017 auprès des coordinateurs des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête 2017 auprès des usagers des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Passages UMR 5319; LETG - Brest Géomer ; PRODIG. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01635844v1</w:t>
+                <w:t xml:space="preserve">halshs-01659831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête 2017 auprès des usagers des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
+                <w:t xml:space="preserve">Enquête 2017 auprès des coordinateurs des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Maulpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Passages UMR 5319; LETG - Brest Géomer ; PRODIG. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01659831v1</w:t>
+                <w:t xml:space="preserve">halshs-01635844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4711,51 +4711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14f80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Werno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01510-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/QHAV-CB52" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Comelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Anais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bahoken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Enault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14f80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Werno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01510-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/QHAV-CB52" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Comelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Anais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bahoken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Enault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>