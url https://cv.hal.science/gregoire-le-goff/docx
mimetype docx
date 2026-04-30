--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -331,235 +331,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Optimal Control Allocation: Linear and Quadratic Programming Methods Applied to Active Capacitor Balancing in Modular Multilevel Converters</w:t>
+                <w:t xml:space="preserve">Scalable Control-Oriented Model of the Modular Multilevel Converter for Polyphase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (16), pp.80-85. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 58 (3), pp.4050-4061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3152470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813668v1</w:t>
+                <w:t xml:space="preserve">hal-03603589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Control-Oriented Model of the Modular Multilevel Converter for Polyphase Systems</w:t>
+                <w:t xml:space="preserve">Scalable Optimal Control Allocation: Linear and Quadratic Programming Methods Applied to Active Capacitor Balancing in Modular Multilevel Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 58 (3), pp.4050-4061. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (16), pp.80-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3152470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603589v1</w:t>
+                <w:t xml:space="preserve">hal-03813668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2131,51 +2131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3302A1B4"/>
+    <w:nsid w:val="AA51AD3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2362,51 +2362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5795-2596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burgaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3152470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kreppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Marquardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit58233.2024.10540829" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chorfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sutto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMC48073.2021.9432502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355137v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022INPT0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5795-2596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burgaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3152470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kreppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Marquardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit58233.2024.10540829" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chorfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sutto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMC48073.2021.9432502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355137v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022INPT0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>