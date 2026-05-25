--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1,2076 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2024 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Le Goff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en Automatique pour le Génie Electrique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-le-goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5795-2596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=NqFqtRIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur en Automatique pour le Génie Électrique au Laboratoire LAPLACE à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement entrain d'élaborer et d'explore des architectures de contrôle pour fournir de nouvelles capacités critiques à des systèmes électriques (convertisseurs de puissance, machines électriques, réseaux) de plus en plus complexes, dans le but d'améliorer leur résilience et leur durée de vie tout en étant frugaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine d'intérêt scientifique comprend le développement de méthodes de modélisation et de contrôle pour les systèmes de conversion d'énergie électrique, les chaînes électromécaniques, les systèmes électriques en réseaux et en particulier les méthodes de commande par allocation pour les multi-systèmes électriques. L'amélioration de la scalabilité, de la polyvalence et de la résilience des algorithmes de contrôle est un objectif de ma recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning vs. model-based control in electric vehicle charging microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106890. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Control-Oriented Model of the Modular Multilevel Converter for Polyphase Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 58 (3), pp.4050-4061. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3152470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Optimal Control Allocation: Linear and Quadratic Programming Methods Applied to Active Capacitor Balancing in Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (16), pp.80-85. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimizing Battery Operation in Electric Vehicle Charging Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Tight Control of Arm Energies for MMC in AC-DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kreppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Marquardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress &amp; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et Commande optimisées d'une motorisation tout électrique pour fonction non-propulsive critique à objectifs de performances disparates sous fortes contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPLACE; LAAS, Jul 2025, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization-based sizing of a modular multilevel converter based on 650 V GaN modules for new LVDC/MVDC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Chorfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2024 - Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation for optimal and resilient operation of the MMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Industrial Technology (ICIT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit58233.2024.10540829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft passenger door optimized by electrifying its energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hénaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE Supaero, Feb 2024, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Reference Control of Constrained Overactuated Systems with Integral Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico. pp.4507-4512, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Control Allocation: Real-time Optimized Current Control in the Modular Multilevel Converter for Polyphase Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sorrento, Italy. pp.712-718, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM53979.2022.9842095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Analytique Modulaire du Convertisseur Modulaire Multiniveaux (MMC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREENA, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Polyphased Full Order Current State-Space Model of the Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 19th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Gliwice (on line), Poland. pp.132-139, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEMC48073.2021.9432502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modular multilevel and flying capacitor converters made of wide bandgap switches for new MVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Chorfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1275, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-205, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73921-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Workshop] Control Allocation Methods for the Modular Multilevel Converter (MMC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Poster] Control Allocation of the Currents in the Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Control Allocation Methods for the Modular Multilevel Converter : from Modelling to Real Time Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Institut National Polytechnique de Toulouse - INPT, 2022. English. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022INPT0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04355137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2131,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA51AD3C"/>
+    <w:nsid w:val="D44EC5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2362,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5795-2596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burgaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3152470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kreppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Marquardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit58233.2024.10540829" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chorfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sutto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMC48073.2021.9432502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355137v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022INPT0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5795-2596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=NqFqtRIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3152470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kreppel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Marquardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238889" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chorfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sutto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit58233.2024.10540829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992648" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMC48073.2021.9432502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355137v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022INPT0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>