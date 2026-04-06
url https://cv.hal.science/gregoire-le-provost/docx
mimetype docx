--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1325,295 +1325,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality SNPs from genic regions highlight introgression patterns among European white oaks (Quercus petraea and Q. robur)</w:t>
+                <w:t xml:space="preserve">Expression profiles of 11 candidate genes involved in drought tolerance of pedunculate oak (Quercus robur L.). Possibilities for genetic monitoring of the species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiange Lang</w:t>
+                <w:t xml:space="preserve">Branislav Trudić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Abadie</w:t>
+                <w:t xml:space="preserve">Gordon Draškić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Léger</w:t>
+                <w:t xml:space="preserve">Srđan Stojnić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+                <w:t xml:space="preserve">Andrej Pilipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/388447⟩</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.226 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sg-2021-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985021v1</w:t>
+                <w:t xml:space="preserve">hal-03552212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiles of 11 candidate genes involved in drought tolerance of pedunculate oak (Quercus robur L.). Possibilities for genetic monitoring of the species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality SNPs from genic regions highlight introgression patterns among European white oaks (Quercus petraea and Q. robur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiange Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branislav Trudić</w:t>
+                <w:t xml:space="preserve">Pierre P. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Draškić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+                <w:t xml:space="preserve">Valérie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srđan Stojnić</w:t>
+                <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Pilipović</w:t>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (1), pp.226 - 234. </w:t>
+              <w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sg-2021-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/388447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552212v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
               </w:r>
@@ -2815,299 +2815,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+                <w:t xml:space="preserve">hal-01602423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01602423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4183,303 +4183,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Expression of Nine Oak Aquaporin Genes in the Primary Root Axis of Two Oak Species, Quercus petraea and Quercus robur</w:t>
+                <w:t xml:space="preserve">Transcriptional analysis of differentially expressed genes in response to stem inclination in young seedlings of pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
+                <w:t xml:space="preserve">P. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Parent</w:t>
+                <w:t xml:space="preserve">C. Gantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051838⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.923-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794717v1</w:t>
+                <w:t xml:space="preserve">hal-02653052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis of differentially expressed genes in response to stem inclination in young seedlings of pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Expression of Nine Oak Aquaporin Genes in the Primary Root Axis of Two Oak Species, Quercus petraea and Quercus robur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+                <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gantz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Herrera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00572.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02653052v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of waterlogging-responsive genes in shaping interspecific differentiation between two sympatric oak species</w:t>
               </w:r>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,286 +4873,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering cork formation in Quercus suber</w:t>
+                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A.P. Paiva</w:t>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fevereiro</w:t>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Marques</w:t>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649545v1</w:t>
+                <w:t xml:space="preserve">hal-02646702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering cork formation in Quercus suber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Jorge A.P. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Pedro Fevereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Pedro Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (Suppl 7), pp.172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646702v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of genes involved in bud phenology in sessile oak (Quercus petraea Matt. Liebl) combining digital expression analysis and Q-PCR</w:t>
               </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7661,51 +7661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6A72CB"/>
+    <w:nsid w:val="B267947F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7892,51 +7892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-266X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074163353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218264623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359426164" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04069-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac087/6648420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Trudi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dra&#353;ki&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Stojni&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pilipovi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2021-0020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herrera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00572.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR14J0G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Valenzuela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-011-9248-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N19L5JK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A.P. Paiva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prince" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Herrera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bucci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Ribeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03275.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Iskra-Caruana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2006.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401197" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A472404CC08124F01718D9ADD6D8E63371B993C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200586v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.3.169" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-003-1051-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-266X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074163353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218264623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359426164" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04069-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac087/6648420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Trudi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dra&#353;ki&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Stojni&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pilipovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2021-0020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653052v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00572.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR14J0G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Valenzuela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-011-9248-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N19L5JK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A.P. Paiva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prince" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Herrera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bucci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Ribeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03275.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Iskra-Caruana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2006.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401197" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A472404CC08124F01718D9ADD6D8E63371B993C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200586v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.3.169" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-003-1051-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>