--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -404,1704 +404,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak stands along an elevation gradient have different molecular strategies for regulating bud phenology</w:t>
+                <w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Le Provost</w:t>
+                <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">Marine Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (108), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04069-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003618v1</w:t>
+                <w:t xml:space="preserve">hal-04272156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
+                <w:t xml:space="preserve">Oak stands along an elevation gradient have different molecular strategies for regulating bud phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer James</w:t>
+                <w:t xml:space="preserve">Gregoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedly Kastally</w:t>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Milesi</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (108), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598142v1</w:t>
+                <w:t xml:space="preserve">hal-04003618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t>
+                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine C Cambon</w:t>
+                <w:t xml:space="preserve">Jennifer James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Trillat</w:t>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Burlett</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272156v1</w:t>
+                <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular plasticity to soil water deficit differs between sessile oak (Quercus Petraea (Matt.) Liebl.) high- and low-water use efficiency genotypes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Gerardin</w:t>
+                <w:t xml:space="preserve">Bagdevi Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Bartosz Ulaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Brendel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpac087/6648420⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739690v1</w:t>
+                <w:t xml:space="preserve">hal-03602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">Molecular plasticity to soil water deficit differs between sessile oak (Quercus Petraea (Matt.) Liebl.) high- and low-water use efficiency genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theo Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpac087/6648420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771214v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Meger</w:t>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (4), pp.2466-2483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602006v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t>
+                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Postolache</w:t>
+                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Vajana</w:t>
+                <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338410v1</w:t>
+                <w:t xml:space="preserve">hal-03282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiles of 11 candidate genes involved in drought tolerance of pedunculate oak (Quercus robur L.). Possibilities for genetic monitoring of the species.</w:t>
+                <w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branislav Trudić</w:t>
+                <w:t xml:space="preserve">Dragos Postolache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Draškić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srđan Stojnić</w:t>
+                <w:t xml:space="preserve">Elia Vajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Pilipović</w:t>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sg-2021-0020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552212v1</w:t>
+                <w:t xml:space="preserve">hal-03338410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality SNPs from genic regions highlight introgression patterns among European white oaks (Quercus petraea and Q. robur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/388447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression profiles of 11 candidate genes involved in drought tolerance of pedunculate oak (Quercus robur L.). Possibilities for genetic monitoring of the species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Carvalho</w:t>
+                <w:t xml:space="preserve">Branislav Trudić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bastias</w:t>
+                <w:t xml:space="preserve">Gordon Draškić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David López‐quiroga</w:t>
+                <w:t xml:space="preserve">Srđan Stojnić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Mas</w:t>
+                <w:t xml:space="preserve">Andrej Pilipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.226 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/sg-2021-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03282266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher needle anatomic plasticity is related to better water-use efficiency and higher resistance to embolism in fast-growing Pinus pinaster families under water scarcity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Bárbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David López‐quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-020-02034-2⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964038v1</w:t>
+                <w:t xml:space="preserve">hal-03282266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher needle anatomic plasticity is related to better water-use efficiency and higher resistance to embolism in fast-growing Pinus pinaster families under water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Heer</w:t>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Gion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.287-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-020-02034-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03282821v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 226 (4), pp.1171-1182. </w:t>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t>
@@ -2541,64 +2541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,299 +2815,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602423v1</w:t>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t>
               </w:r>
@@ -3239,90 +3239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,64 +3373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,1015 +3781,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+                <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grosbois</w:t>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648235v1</w:t>
+                <w:t xml:space="preserve">hal-02650124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density linkage mapping in a pine tree reveals a genomic region associated with inbreeding depression and provides clues to the extent and distribution of meiotic recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+                <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Antoine Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-50⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964786v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-density linkage mapping in a pine tree reveals a genomic region associated with inbreeding depression and provides clues to the extent and distribution of meiotic recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, 15 p. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650124v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis of differentially expressed genes in response to stem inclination in young seedlings of pine</w:t>
+                <w:t xml:space="preserve">ACC oxidase and ACC synthase expression profiles after leaning of young radiata (P. radiata D. Don) and maritime pine (P. pinaster Ait.) seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ramos</w:t>
+                <w:t xml:space="preserve">Patricio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Herrera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Gantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (6), pp.923-933. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.382-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00572.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00344-011-9248-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653052v1</w:t>
+                <w:t xml:space="preserve">hal-02652269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Expression of Nine Oak Aquaporin Genes in the Primary Root Axis of Two Oak Species, Quercus petraea and Quercus robur</w:t>
+                <w:t xml:space="preserve">Transcriptional analysis of differentially expressed genes in response to stem inclination in young seedlings of pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
+                <w:t xml:space="preserve">P. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Parent</w:t>
+                <w:t xml:space="preserve">C. Gantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051838⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.923-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794717v1</w:t>
+                <w:t xml:space="preserve">hal-02653052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of waterlogging-responsive genes in shaping interspecific differentiation between two sympatric oak species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+                <w:t xml:space="preserve">Identification and Expression of Nine Oak Aquaporin Genes in the Primary Root Axis of Two Oak Species, Quercus petraea and Quercus robur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr123⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686932v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACC oxidase and ACC synthase expression profiles after leaning of young radiata (P. radiata D. Don) and maritime pine (P. pinaster Ait.) seedlings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gantz</w:t>
+                <w:t xml:space="preserve">Role of waterlogging-responsive genes in shaping interspecific differentiation between two sympatric oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00344-011-9248-2⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652269v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of a highly-multiplexed SNP array for genetic mapping in maritime pine and comparative mapping with loblolly pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,316 +4873,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
+                <w:t xml:space="preserve">Deciphering cork formation in Quercus suber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+                <w:t xml:space="preserve">Jorge A.P. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Pedro Fevereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Pedro Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">José Carlos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (Suppl 7), pp.172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646702v1</w:t>
+                <w:t xml:space="preserve">hal-02649545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering cork formation in Quercus suber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A.P. Paiva</w:t>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fevereiro</w:t>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Marques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649545v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of genes involved in bud phenology in sessile oak (Quercus petraea Matt. Liebl) combining digital expression analysis and Q-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,77 +5272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,51 +5972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Margarida Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6067,51 +6067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved detection of episomal Banana streak viruses by multiplex immunocapture PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Iskra-Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,77 +6330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteome of maritime pine wood forming tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,455 +6729,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of water-stress-responsive genes in hydroponically grown maritime pine (Pinus pinaster) seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation in transcript accumulation in wood-forming tissues of maritime pine (Pinus pinaster Ait.) with emphasis on a cell wall glycine-rich protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dubos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">D. Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Salin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 217, pp.820-830</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200586v1</w:t>
+                <w:t xml:space="preserve">hal-02678413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in transcript accumulation in wood-forming tissues of maritime pine (Pinus pinaster Ait.) with emphasis on a cell wall glycine-rich protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of water-stress-responsive genes in hydroponically grown maritime pine (Pinus pinaster) seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brach</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 217, pp.820 - 830. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (3), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-003-1051-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/23.3.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200603v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in transcript accumulation in wood-forming tissues of maritime pine (Pinus pinaster Ait.) with emphasis on a cell wall glycine-rich protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Jean Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 217, pp.820-830</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 217, pp.820 - 830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-003-1051-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678413v1</w:t>
+                <w:t xml:space="preserve">hal-04200603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen contamination in a maritime pine polycross seed orchard and certification of improved seeds using chloroplast microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,77 +7446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7661,51 +7661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B267947F"/>
+    <w:nsid w:val="58F6116D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7892,51 +7892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-266X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074163353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218264623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359426164" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04069-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac087/6648420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Trudi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dra&#353;ki&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Stojni&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pilipovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2021-0020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653052v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00572.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR14J0G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Valenzuela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-011-9248-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N19L5JK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A.P. Paiva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prince" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Herrera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bucci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Ribeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03275.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Iskra-Caruana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2006.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401197" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A472404CC08124F01718D9ADD6D8E63371B993C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200586v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.3.169" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-003-1051-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-le-provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-266X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074163353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218264623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359426164" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04069-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac087/6648420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Trudi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dra&#353;ki&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Stojni&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pilipovi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2021-0020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Valenzuela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gantz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-011-9248-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N19L5JK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herrera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00572.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR14J0G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A.P. Paiva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prince" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Herrera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bucci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Ribeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03275.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Iskra-Caruana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2006.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401197" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A472404CC08124F01718D9ADD6D8E63371B993C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brach" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.3.169" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-003-1051-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>