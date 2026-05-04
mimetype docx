--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121808807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Lefebvre a obtenu un diplôme d'Ingénieur en Mathématiques Appliquées à l’INSA de Rouen, France, en 2000, puis un doctorat en Sciences Cognitives, financé par France Telecom R&D, à l’Université de Bordeaux, France, en 2007. Depuis 2007, il travaille chez Orange Research, où il est actuellement Chercheur Senior en Intelligence Artificielle pour les Télécommunications. Il est co-auteur de plus de 50 publications et 30 brevets. Il a notamment été relecteur pour les revues IEEE Transactions on Neural Networks and Learning Systems, IEEE Transactions on Pattern Analysis and Machine Intelligence, et Elsevier NeuroComputing. Il a co-supervisé 6 étudiants en Master, 9 doctorants et 6 chercheurs postdoctoraux. Ses domaines de recherche incluent l’apprentissage profond, les communications sémantiques et le traitement des signaux sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting Semantic Matryoshka Representations with Product Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AI native Communications Systems - towards Integrated Intelligent and Highly Efficient Systems at the 2025 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA: Multimodal Image Early Fusion with Attention Module for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2025 - 20th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.610-617, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013236000003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA-MS: Attention-Based U-Net for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2025 - Eighteenth International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Communication for Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Variational Autoencoders and Normalizing Flows for Unsupervised Network Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th International Conference on Advanced Information Networking and Applications (AINA), 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved CNN-based Magnetic Indoor Positioning System using Attention Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADON: Robust Autoencoder for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Security of Information and Networks, SINCONF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIN54109.2021.9699174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Traffic Modeling For IoT-device Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Omni-layer Intelligent Systems (COINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COINS49042.2020.9191376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Posture and Fall Classification with Shallow Gated Recurrent Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cordoue, Spain. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2019.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine Modeling with Time Series Metric Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30484-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Estimation for Posture Detection in eHealth Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Intelligence Modeling using Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces (IUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. pp.331 - 341, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Data and A Posteriori Decision Fusions for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Sine Based Siamese Neural Network for Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese Neural Network based Similarity Metric for Inertial Gesture Classification and Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7163112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D gesture classification with convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5432 - 5436, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a bag of features based nonlinear metric for facial similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance (AVSS), 2013 10th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLSTM-RNN based 3D Gesture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning, ICANN 2013, 23rd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Gestures with Tactile Feedback: A Comparative User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th Nordic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Netherlands. pp.380, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2399016.2399075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-touch based video selection with an audio emotional curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2012 ACM annual conference extended abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2561, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture based interaction for visually-impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th Nordic Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, France. pp.809, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868914.1869035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OverView: Physically-based Vibrotactile Feedback for Temporal Information Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th International Conference on Mobile Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bonn, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1613858.1613910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Self-Organizing Map for Facial Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2008. ICPR 2008. 19th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4760955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial biometry by stimulating salient singularity masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance, 2007. AVSS 2007. IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Basis Updating Rule of Adaptive-Subspace Self-Organizing Map (ASSOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks - ICANN 2006, 16th International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840817_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectionable Image Detection by ASSOM Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Image Classification by SOM Activity Map Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2006. ICPR 2006. 18th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cascade of Unsupervised and Supervised Neural Networks for Natural Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Data Modeling with Multiscale Attention based Contrastive STGCN Learning for Sleep Stage Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Laglil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orange Innovation. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving indoor geomagnetic field fingerprinting using recurrence plot-based convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17489725.2020.1856428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Personalized ADL Recognition Models from Few Raw Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101916. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSINES: Activity and Availability Prediction for Adaptive Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearables and Social Signal Processing for Smarter Public Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Highlights of ACM IUI 2017, 9 (2-3), pp.9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-Balanced Siamese Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Learning Adaptive-Subspace Self-Organizing Map: An Application to Saliency-Based Invariant Image Feature Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2007.911741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks for Indoor Geomagnetic Field Fingerprinting with Regression Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd Engineering Applications of Neural Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer International Publishing, pp.178-189, 2021, Proceedings of the International Neural Networks Society, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80568-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121808807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Lefebvre a obtenu un diplôme d'Ingénieur en Mathématiques Appliquées à l’INSA de Rouen, France, en 2000, puis un doctorat en Sciences Cognitives, financé par France Telecom R&D, à l’Université de Bordeaux, France, en 2007. Depuis 2007, il travaille chez Orange Research, où il est actuellement Chercheur Senior en Intelligence Artificielle pour les Télécommunications. Il est co-auteur de plus de 50 publications et 30 brevets. Il a notamment été relecteur pour les revues IEEE Transactions on Neural Networks and Learning Systems, IEEE Transactions on Pattern Analysis and Machine Intelligence, et Elsevier NeuroComputing. Il a co-supervisé 6 étudiants en Master, 9 doctorants et 6 chercheurs postdoctoraux. Ses domaines de recherche incluent l’apprentissage profond, les communications sémantiques et le traitement des signaux sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting Semantic Matryoshka Representations with Product Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AI native Communications Systems - towards Integrated Intelligent and Highly Efficient Systems at the 2025 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA: Multimodal Image Early Fusion with Attention Module for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2025 - 20th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.610-617, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013236000003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA-MS: Attention-Based U-Net for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2025 - Eighteenth International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Communication for Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Variational Autoencoders and Normalizing Flows for Unsupervised Network Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th International Conference on Advanced Information Networking and Applications (AINA), 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved CNN-based Magnetic Indoor Positioning System using Attention Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADON: Robust Autoencoder for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Security of Information and Networks, SINCONF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIN54109.2021.9699174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Traffic Modeling For IoT-device Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Omni-layer Intelligent Systems (COINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COINS49042.2020.9191376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Posture and Fall Classification with Shallow Gated Recurrent Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cordoue, Spain. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2019.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine Modeling with Time Series Metric Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30484-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Estimation for Posture Detection in eHealth Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Intelligence Modeling using Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces (IUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. pp.331 - 341, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Data and A Posteriori Decision Fusions for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Sine Based Siamese Neural Network for Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese Neural Network based Similarity Metric for Inertial Gesture Classification and Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7163112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D gesture classification with convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5432 - 5436, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a bag of features based nonlinear metric for facial similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance (AVSS), 2013 10th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLSTM-RNN based 3D Gesture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning, ICANN 2013, 23rd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Gestures with Tactile Feedback: A Comparative User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th Nordic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Netherlands. pp.380, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2399016.2399075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-touch based video selection with an audio emotional curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2012 ACM annual conference extended abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2561, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture based interaction for visually-impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th Nordic Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, France. pp.809, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868914.1869035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OverView: Physically-based Vibrotactile Feedback for Temporal Information Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th International Conference on Mobile Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bonn, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1613858.1613910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Self-Organizing Map for Facial Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2008. ICPR 2008. 19th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4760955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial biometry by stimulating salient singularity masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance, 2007. AVSS 2007. IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectionable Image Detection by ASSOM Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Basis Updating Rule of Adaptive-Subspace Self-Organizing Map (ASSOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks - ICANN 2006, 16th International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840817_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Image Classification by SOM Activity Map Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2006. ICPR 2006. 18th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cascade of Unsupervised and Supervised Neural Networks for Natural Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Data Modeling with Multiscale Attention based Contrastive STGCN Learning for Sleep Stage Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Laglil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orange Innovation. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving indoor geomagnetic field fingerprinting using recurrence plot-based convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17489725.2020.1856428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Personalized ADL Recognition Models from Few Raw Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101916. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSINES: Activity and Availability Prediction for Adaptive Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearables and Social Signal Processing for Smarter Public Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Highlights of ACM IUI 2017, 9 (2-3), pp.9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-Balanced Siamese Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Learning Adaptive-Subspace Self-Organizing Map: An Application to Saliency-Based Invariant Image Feature Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2007.911741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks for Indoor Geomagnetic Field Fingerprinting with Regression Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd Engineering Applications of Neural Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer International Publishing, pp.178-189, 2021, Proceedings of the International Neural Networks Society, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80568-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25A9A164"/>
+    <w:nsid w:val="81E13D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121808807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufr&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013236000003912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Najari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Berlemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Compagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIN54109.2021.9699174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COINS49042.2020.9191376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165265v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30484-3_47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_48" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zijp-Rouzier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2399016.2399075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1869035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1613858.1613910" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4760955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_46" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.1094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Laglil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2020.1856428" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Crowley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234507" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2007.911741" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80568-5_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121808807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufr&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013236000003912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Najari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Berlemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Compagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIN54109.2021.9699174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COINS49042.2020.9191376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165265v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30484-3_47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_48" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zijp-Rouzier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2399016.2399075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1869035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1613858.1613910" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4760955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_46" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.1094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Laglil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2020.1856428" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Crowley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234507" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2007.911741" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80568-5_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>