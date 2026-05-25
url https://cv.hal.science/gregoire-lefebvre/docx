--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121808807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Lefebvre a obtenu un diplôme d'Ingénieur en Mathématiques Appliquées à l’INSA de Rouen, France, en 2000, puis un doctorat en Sciences Cognitives, financé par France Telecom R&D, à l’Université de Bordeaux, France, en 2007. Depuis 2007, il travaille chez Orange Research, où il est actuellement Chercheur Senior en Intelligence Artificielle pour les Télécommunications. Il est co-auteur de plus de 50 publications et 30 brevets. Il a notamment été relecteur pour les revues IEEE Transactions on Neural Networks and Learning Systems, IEEE Transactions on Pattern Analysis and Machine Intelligence, et Elsevier NeuroComputing. Il a co-supervisé 6 étudiants en Master, 9 doctorants et 6 chercheurs postdoctoraux. Ses domaines de recherche incluent l’apprentissage profond, les communications sémantiques et le traitement des signaux sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting Semantic Matryoshka Representations with Product Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AI native Communications Systems - towards Integrated Intelligent and Highly Efficient Systems at the 2025 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA: Multimodal Image Early Fusion with Attention Module for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2025 - 20th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.610-617, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013236000003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA-MS: Attention-Based U-Net for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2025 - Eighteenth International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Communication for Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Variational Autoencoders and Normalizing Flows for Unsupervised Network Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th International Conference on Advanced Information Networking and Applications (AINA), 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved CNN-based Magnetic Indoor Positioning System using Attention Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADON: Robust Autoencoder for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Security of Information and Networks, SINCONF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIN54109.2021.9699174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Traffic Modeling For IoT-device Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Omni-layer Intelligent Systems (COINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COINS49042.2020.9191376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Posture and Fall Classification with Shallow Gated Recurrent Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cordoue, Spain. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2019.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine Modeling with Time Series Metric Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30484-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Estimation for Posture Detection in eHealth Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Intelligence Modeling using Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces (IUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. pp.331 - 341, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Data and A Posteriori Decision Fusions for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Sine Based Siamese Neural Network for Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese Neural Network based Similarity Metric for Inertial Gesture Classification and Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7163112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D gesture classification with convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5432 - 5436, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a bag of features based nonlinear metric for facial similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance (AVSS), 2013 10th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLSTM-RNN based 3D Gesture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning, ICANN 2013, 23rd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Gestures with Tactile Feedback: A Comparative User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th Nordic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Netherlands. pp.380, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2399016.2399075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-touch based video selection with an audio emotional curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2012 ACM annual conference extended abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2561, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture based interaction for visually-impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th Nordic Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, France. pp.809, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868914.1869035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OverView: Physically-based Vibrotactile Feedback for Temporal Information Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th International Conference on Mobile Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bonn, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1613858.1613910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Self-Organizing Map for Facial Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2008. ICPR 2008. 19th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4760955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial biometry by stimulating salient singularity masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance, 2007. AVSS 2007. IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectionable Image Detection by ASSOM Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Basis Updating Rule of Adaptive-Subspace Self-Organizing Map (ASSOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks - ICANN 2006, 16th International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840817_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Image Classification by SOM Activity Map Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2006. ICPR 2006. 18th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cascade of Unsupervised and Supervised Neural Networks for Natural Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Data Modeling with Multiscale Attention based Contrastive STGCN Learning for Sleep Stage Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Laglil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orange Innovation. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving indoor geomagnetic field fingerprinting using recurrence plot-based convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17489725.2020.1856428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Personalized ADL Recognition Models from Few Raw Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101916. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSINES: Activity and Availability Prediction for Adaptive Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearables and Social Signal Processing for Smarter Public Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Highlights of ACM IUI 2017, 9 (2-3), pp.9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-Balanced Siamese Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Learning Adaptive-Subspace Self-Organizing Map: An Application to Saliency-Based Invariant Image Feature Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2007.911741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks for Indoor Geomagnetic Field Fingerprinting with Regression Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd Engineering Applications of Neural Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer International Publishing, pp.178-189, 2021, Proceedings of the International Neural Networks Society, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80568-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregoire-lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121808807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Lefebvre a obtenu un diplôme d'Ingénieur en Mathématiques Appliquées à l’INSA de Rouen, France, en 2000, puis un doctorat en Sciences Cognitives, financé par France Telecom R&D, à l’Université de Bordeaux, France, en 2007. Depuis 2007, il travaille chez Orange Research, où il est actuellement Chercheur Senior en Intelligence Artificielle pour les Télécommunications. Il est co-auteur de plus de 50 publications et 30 brevets. Il a notamment été relecteur pour les revues IEEE Transactions on Neural Networks and Learning Systems, IEEE Transactions on Pattern Analysis and Machine Intelligence, et Elsevier NeuroComputing. Il a co-supervisé 6 étudiants en Master, 9 doctorants et 6 chercheurs postdoctoraux. Ses domaines de recherche incluent l’apprentissage profond, les communications sémantiques et le traitement des signaux sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting Semantic Matryoshka Representations with Product Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AI native Communications Systems - towards Integrated Intelligent and Highly Efficient Systems at the 2025 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA-MS: Attention-Based U-Net for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2025 - Eighteenth International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEFA: Multimodal Image Early Fusion with Attention Module for Pedestrian and Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2025 - 20th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.610-617, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013236000003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Communication for Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Variational Autoencoders and Normalizing Flows for Unsupervised Network Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th International Conference on Advanced Information Networking and Applications (AINA), 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved CNN-based Magnetic Indoor Positioning System using Attention Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADON: Robust Autoencoder for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Security of Information and Networks, SINCONF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIN54109.2021.9699174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Traffic Modeling For IoT-device Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Najari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Omni-layer Intelligent Systems (COINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COINS49042.2020.9191376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Posture and Fall Classification with Shallow Gated Recurrent Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cordoue, Spain. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2019.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine Modeling with Time Series Metric Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30484-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Estimation for Posture Detection in eHealth Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Intelligence Modeling using Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces (IUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. pp.331 - 341, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Data and A Posteriori Decision Fusions for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Sine Based Siamese Neural Network for Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese Neural Network based Similarity Metric for Inertial Gesture Classification and Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7163112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D gesture classification with convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5432 - 5436, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLSTM-RNN based 3D Gesture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning, ICANN 2013, 23rd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a bag of features based nonlinear metric for facial similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance (AVSS), 2013 10th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Gestures with Tactile Feedback: A Comparative User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th Nordic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Netherlands. pp.380, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2399016.2399075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-touch based video selection with an audio emotional curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2012 ACM annual conference extended abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2561, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture based interaction for visually-impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th Nordic Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, France. pp.809, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868914.1869035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OverView: Physically-based Vibrotactile Feedback for Temporal Information Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zijp-Rouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th International Conference on Mobile Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bonn, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1613858.1613910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Self-Organizing Map for Facial Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2008. ICPR 2008. 19th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4760955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial biometry by stimulating salient singularity masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal Based Surveillance, 2007. AVSS 2007. IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Basis Updating Rule of Adaptive-Subspace Self-Organizing Map (ASSOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks - ICANN 2006, 16th International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840817_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectionable Image Detection by ASSOM Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Image Classification by SOM Activity Map Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition, 2006. ICPR 2006. 18th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cascade of Unsupervised and Supervised Neural Networks for Natural Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video Retrieval, 5th International Conference, CIVR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11788034_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Data Modeling with Multiscale Attention based Contrastive STGCN Learning for Sleep Stage Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Laglil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orange Innovation. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving indoor geomagnetic field fingerprinting using recurrence plot-based convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17489725.2020.1856428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Personalized ADL Recognition Models from Few Raw Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101916. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSINES: Activity and Availability Prediction for Adaptive Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearables and Social Signal Processing for Smarter Public Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Highlights of ACM IUI 2017, 9 (2-3), pp.9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-Balanced Siamese Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Duffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Learning Adaptive-Subspace Self-Organizing Map: An Application to Saliency-Based Invariant Image Feature Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2007.911741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks for Indoor Geomagnetic Field Fingerprinting with Regression Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd Engineering Applications of Neural Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer International Publishing, pp.178-189, 2021, Proceedings of the International Neural Networks Society, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80568-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81E13D09"/>
+    <w:nsid w:val="2F4A6154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121808807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufr&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013236000003912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Najari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Berlemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Compagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIN54109.2021.9699174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COINS49042.2020.9191376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165265v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30484-3_47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_48" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zijp-Rouzier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2399016.2399075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1869035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1613858.1613910" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4760955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_46" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.1094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Laglil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2020.1856428" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Crowley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234507" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2007.911741" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80568-5_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121808807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufr&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013236000003912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Najari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Berlemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Compagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIN54109.2021.9699174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COINS49042.2020.9191376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165265v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30484-3_47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_48" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636646" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zijp-Rouzier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2399016.2399075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1869035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1613858.1613910" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4760955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_46" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.1094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Laglil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2020.1856428" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Crowley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234507" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2007.911741" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80568-5_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>