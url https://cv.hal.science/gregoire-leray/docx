--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -276,191 +276,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04925475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+                <w:t xml:space="preserve">Après la forme, le fond !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+                <w:t xml:space="preserve">Pauline Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.990</w:t>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04587912v1</w:t>
+                <w:t xml:space="preserve">halshs-04605106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la forme, le fond !</w:t>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Abadie</w:t>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 06, pp.383</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04605106v1</w:t>
+                <w:t xml:space="preserve">halshs-04587912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une loi pour démoder la fast fashion</w:t>
               </w:r>
@@ -509,260 +509,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04579515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'(in)effectivité du droit à l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.975</w:t>
+              <w:t xml:space="preserve">, 2023, 44, pp.2312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04096734v1</w:t>
+                <w:t xml:space="preserve">halshs-04354540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'(in)effectivité du droit à l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le droit de la consommation au service de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Cattalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44, pp.2312</w:t>
+              <w:t xml:space="preserve">, 2023, 40, pp.2051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04354540v1</w:t>
+                <w:t xml:space="preserve">halshs-04298012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de la consommation au service de la transition écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Cattalano</w:t>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 40, pp.2051</w:t>
+              <w:t xml:space="preserve">, 2023, 19, pp.975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04298012v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux climatique et devoir de vigilance</w:t>
               </w:r>
@@ -817,51 +817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge et le devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1031,329 +1031,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03818836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigilance en grand angle : responsabilité civile des sociétés mères du fait des atteintes à l’environnement causées par leurs filiales à l’étranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Ilcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8-9, pp.61</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04485123v1</w:t>
+                <w:t xml:space="preserve">halshs-03669976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, pp.963</w:t>
+              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03669976v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+                <w:t xml:space="preserve">Responsabilité de l'acquéreur pour les conséquences du trouble anormal né avant son entrée en jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03696795v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité de l'acquéreur pour les conséquences du trouble anormal né avant son entrée en jouissance</w:t>
+                <w:t xml:space="preserve">La vigilance en grand angle : responsabilité civile des sociétés mères du fait des atteintes à l’environnement causées par leurs filiales à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Ilcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.332</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8-9, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03705831v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04485123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICPE : absence de responsabilité du dernier exploitant en cas de modification de l'usage futur à l'initiative d'un tiers</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Monteillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2605,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CDD16A1"/>
+    <w:nsid w:val="8CDD7632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199201323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cattalano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Ilcheva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-effervescence-droit-affaires-xxie-siecle-9782802770985.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199201323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cattalano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Ilcheva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-effervescence-droit-affaires-xxie-siecle-9782802770985.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>