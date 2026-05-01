--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -276,191 +276,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04925475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la forme, le fond !</w:t>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Abadie</w:t>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 06, pp.383</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04605106v1</w:t>
+                <w:t xml:space="preserve">halshs-04587912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+                <w:t xml:space="preserve">Après la forme, le fond !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+                <w:t xml:space="preserve">Pauline Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.990</w:t>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04587912v1</w:t>
+                <w:t xml:space="preserve">halshs-04605106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une loi pour démoder la fast fashion</w:t>
               </w:r>
@@ -666,51 +666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Monteillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -817,51 +817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge et le devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -962,605 +962,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04027965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de vivre dans un environnement équilibré et respectueux de la santé est une liberté fondamentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.1848</w:t>
+              <w:t xml:space="preserve">, 2022, 19, pp.963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03818836v1</w:t>
+                <w:t xml:space="preserve">halshs-03669976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, pp.963</w:t>
+              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03669976v1</w:t>
+                <w:t xml:space="preserve">halshs-03696795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+                <w:t xml:space="preserve">Responsabilité de l'acquéreur pour les conséquences du trouble anormal né avant son entrée en jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03696795v1</w:t>
+                <w:t xml:space="preserve">halshs-03705831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité de l'acquéreur pour les conséquences du trouble anormal né avant son entrée en jouissance</w:t>
+                <w:t xml:space="preserve">La vigilance en grand angle : responsabilité civile des sociétés mères du fait des atteintes à l’environnement causées par leurs filiales à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Ilcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.332</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8-9, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03705831v1</w:t>
+                <w:t xml:space="preserve">halshs-04485123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigilance en grand angle : responsabilité civile des sociétés mères du fait des atteintes à l’environnement causées par leurs filiales à l’étranger</w:t>
+                <w:t xml:space="preserve">ICPE : absence de responsabilité du dernier exploitant en cas de modification de l'usage futur à l'initiative d'un tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Ilcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8-9, pp.61</w:t>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04485123v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICPE : absence de responsabilité du dernier exploitant en cas de modification de l'usage futur à l'initiative d'un tiers</w:t>
+                <w:t xml:space="preserve">Introduction de la « clause filet » et extension du champ d'application de l'évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.508</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03821442v1</w:t>
+                <w:t xml:space="preserve">halshs-03705830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la « clause filet » et extension du champ d'application de l'évaluation environnementale</w:t>
+                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.331</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03705830v1</w:t>
+                <w:t xml:space="preserve">halshs-03700838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+                <w:t xml:space="preserve">Le droit de vivre dans un environnement équilibré et respectueux de la santé est une liberté fondamentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.1848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03700838v1</w:t>
+                <w:t xml:space="preserve">halshs-03818836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équivoque sur la compétence juridictionnelle en matière de plan de vigilance</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Monteillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2605,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CDD7632"/>
+    <w:nsid w:val="FEBF86BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199201323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cattalano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Ilcheva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-effervescence-droit-affaires-xxie-siecle-9782802770985.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199201323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cattalano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Ilcheva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-effervescence-droit-affaires-xxie-siecle-9782802770985.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>