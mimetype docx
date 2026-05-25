--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -962,329 +962,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04027965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, pp.963</w:t>
+              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03669976v1</w:t>
+                <w:t xml:space="preserve">halshs-03696795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion à propos du statut juridique du nuage</w:t>
+                <w:t xml:space="preserve">Responsabilité de l'acquéreur pour les conséquences du trouble anormal né avant son entrée en jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.1144</w:t>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03696795v1</w:t>
+                <w:t xml:space="preserve">halshs-03705831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité de l'acquéreur pour les conséquences du trouble anormal né avant son entrée en jouissance</w:t>
+                <w:t xml:space="preserve">La vigilance en grand angle : responsabilité civile des sociétés mères du fait des atteintes à l’environnement causées par leurs filiales à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Ilcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.332</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8-9, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03705831v1</w:t>
+                <w:t xml:space="preserve">halshs-04485123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigilance en grand angle : responsabilité civile des sociétés mères du fait des atteintes à l’environnement causées par leurs filiales à l’étranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Ilcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8-9, pp.61</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04485123v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03669976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICPE : absence de responsabilité du dernier exploitant en cas de modification de l'usage futur à l'initiative d'un tiers</w:t>
               </w:r>
@@ -1816,217 +1816,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+                <w:t xml:space="preserve">Réflexions sur une application jurisprudentielle du préjudice écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Leray</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18, pp.1012</w:t>
+              <w:t xml:space="preserve">, 2020, 27, pp.1553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570821v1</w:t>
+                <w:t xml:space="preserve">halshs-02908065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur une application jurisprudentielle du préjudice écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27, pp.1553</w:t>
+              <w:t xml:space="preserve">, 2020, 18, pp.1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908065v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chant du cygne pour les grenouilles : réflexions sur le lien entre le trouble anormal et les conséquences des mesures de cessation</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEBF86BC"/>
+    <w:nsid w:val="09E17BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199201323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cattalano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Ilcheva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-effervescence-droit-affaires-xxie-siecle-9782802770985.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199201323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cattalano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Ilcheva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-effervescence-droit-affaires-xxie-siecle-9782802770985.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>