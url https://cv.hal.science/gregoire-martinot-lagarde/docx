--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -900,1233 +900,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
+                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Petrov</w:t>
+                <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lisi</w:t>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Beckmann</w:t>
+                <w:t xml:space="preserve">L. Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271774v1</w:t>
+                <w:t xml:space="preserve">hal-00110486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
+                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Weigelt</w:t>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kraus</w:t>
+                <w:t xml:space="preserve">A. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Driebe</w:t>
+                <w:t xml:space="preserve">A. Natta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Petrov</w:t>
+                <w:t xml:space="preserve">L. Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
+                <w:t xml:space="preserve">A. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199354v1</w:t>
+                <w:t xml:space="preserve">hal-00388164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
+                <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. G. Petrov</w:t>
+                <w:t xml:space="preserve">F. Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chesneau</w:t>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonneau</w:t>
+                <w:t xml:space="preserve">W.J. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dessart</w:t>
+                <w:t xml:space="preserve">S. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110486v1</w:t>
+                <w:t xml:space="preserve">hal-00011183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isella</w:t>
+                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Natta</w:t>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Testi</w:t>
+                <w:t xml:space="preserve">R.G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marconi</w:t>
+                <w:t xml:space="preserve">F. Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388164v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Anthony Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. de Wit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kraus</w:t>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meilland</w:t>
+                <w:t xml:space="preserve">Philippe Stee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011183v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Meilland</w:t>
+                <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Millour</w:t>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Stee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain G. Petrov</w:t>
+                <w:t xml:space="preserve">P. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114736v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Weigelt</w:t>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antonelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Beckmann</w:t>
+                <w:t xml:space="preserve">G. Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066496⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199694v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388158v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chelli</w:t>
+                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duvert</w:t>
+                <w:t xml:space="preserve">T. Driebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388165v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping and levitation of a dielectric sphere with off-centred Gaussian beams. II. GLMT analysis</w:t>
               </w:r>
@@ -2591,52 +2591,202 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNFGG annual report : French 2025 activities in geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national français de géodésie et géophysique. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2783,51 +2933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mariey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scariot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14587.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Angelova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/4/5/011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C8F4D264856BE0A04E80F517CA27C8B28055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mariey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scariot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14587.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Angelova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/4/5/011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C8F4D264856BE0A04E80F517CA27C8B28055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>