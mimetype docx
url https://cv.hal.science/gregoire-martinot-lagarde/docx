--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
+                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Petrov</w:t>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chesneau</w:t>
+                <w:t xml:space="preserve">R.G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonneau</w:t>
+                <w:t xml:space="preserve">F. Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dessart</w:t>
+                <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110486v1</w:t>
+                <w:t xml:space="preserve">hal-00271774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
+                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tatulli</w:t>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isella</w:t>
+                <w:t xml:space="preserve">S. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Natta</w:t>
+                <w:t xml:space="preserve">T. Driebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Testi</w:t>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marconi</w:t>
+                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388164v1</w:t>
+                <w:t xml:space="preserve">hal-00199354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
               </w:r>
@@ -1213,920 +1213,920 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Petrov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Beckmann</w:t>
+                <w:t xml:space="preserve">L. Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
+              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388158v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Meilland</w:t>
+                <w:t xml:space="preserve">A. Natta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Millour</w:t>
+                <w:t xml:space="preserve">L. Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Stee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain G. Petrov</w:t>
+                <w:t xml:space="preserve">A. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114736v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 464, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20066496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chelli</w:t>
+                <w:t xml:space="preserve">Philippe Stee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388165v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.13. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271774v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kraus</w:t>
+                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Driebe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. G. Petrov</w:t>
+                <w:t xml:space="preserve">G. Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199354v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping and levitation of a dielectric sphere with off-centred Gaussian beams. II. GLMT analysis</w:t>
               </w:r>
@@ -2933,51 +2933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mariey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scariot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14587.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Angelova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/4/5/011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C8F4D264856BE0A04E80F517CA27C8B28055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mariey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scariot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14587.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Angelova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/4/5/011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C8F4D264856BE0A04E80F517CA27C8B28055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>