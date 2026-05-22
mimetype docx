--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
+                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Petrov</w:t>
+                <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lisi</w:t>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Beckmann</w:t>
+                <w:t xml:space="preserve">L. Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271774v1</w:t>
+                <w:t xml:space="preserve">hal-00110486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
+                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Weigelt</w:t>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kraus</w:t>
+                <w:t xml:space="preserve">A. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Driebe</w:t>
+                <w:t xml:space="preserve">A. Natta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Petrov</w:t>
+                <w:t xml:space="preserve">L. Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
+                <w:t xml:space="preserve">A. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199354v1</w:t>
+                <w:t xml:space="preserve">hal-00388164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
               </w:r>
@@ -1213,920 +1213,920 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chesneau</w:t>
+                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonneau</w:t>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dessart</w:t>
+                <w:t xml:space="preserve">R.G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110486v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Natta</w:t>
+                <w:t xml:space="preserve">Anthony Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Testi</w:t>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marconi</w:t>
+                <w:t xml:space="preserve">Philippe Stee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388164v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 464, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20066496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Millour</w:t>
+                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Stee</w:t>
+                <w:t xml:space="preserve">A. Chelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain G. Petrov</w:t>
+                <w:t xml:space="preserve">G. Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114736v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Driebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">U. Beckmann</w:t>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388158v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00388165v1</w:t>
+                <w:t xml:space="preserve">hal-00271774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping and levitation of a dielectric sphere with off-centred Gaussian beams. II. GLMT analysis</w:t>
               </w:r>
@@ -2933,51 +2933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mariey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scariot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14587.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Angelova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/4/5/011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C8F4D264856BE0A04E80F517CA27C8B28055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mariey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scariot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14587.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Angelova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/4/5/011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C8F4D264856BE0A04E80F517CA27C8B28055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>