--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -428,503 +428,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slow revolution of biological nomenclature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant longirostrine crocodylians from the Lower Miocene of Pakistan: new material and taxonomic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-025-09754-7⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e70010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.70010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294200v1</w:t>
+                <w:t xml:space="preserve">hal-05071225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual endocast of the Late Miocene Hoplitomeryx matthei (Artiodactyla, Hoplitomerycidae) and brain evolution in insular ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
+                <w:t xml:space="preserve">Pierre Orgebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra van der Geer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2054), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246114v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant longirostrine crocodylians from the Lower Miocene of Pakistan: new material and taxonomic review.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The slow revolution of biological nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.70010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-025-09754-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071225v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual endocast of the Late Miocene Hoplitomeryx matthei (Artiodactyla, Hoplitomerycidae) and brain evolution in insular ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Àlex Ossó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Orgebin</w:t>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra van der Geer</w:t>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Lyras</w:t>
+                <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2054), </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294195v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid colonization and diversification of a large-bodied mammalian herbivore clade in an insular context: New embrithopods from the Eocene of Balkanatolia</w:t>
               </w:r>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminant inner ear shape records 35 million years of neutral evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dziomber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,840 +1661,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03533917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the enigmatic ruminant Miocene genus Amphimoschus Bourgeois, 1873 (Mammalia, Artiodactyla, Pecora)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Ginsburg</w:t>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imdad Ali Brohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiq A. Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244661⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178867v1</w:t>
+                <w:t xml:space="preserve">hal-03475720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+                <w:t xml:space="preserve">Jean-Claude Rage, a life dedicated to paleoherpetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 43 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475720v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary provenance from the evolving forearc‐to‐foreland Central Sakarya Basin, western Anatolia reveals multi‐phase intercontinental collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan A Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan A Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Clay Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gui G Akşit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021GC010232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rage, a life dedicated to paleoherpetology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of the enigmatic ruminant Miocene genus Amphimoschus Bourgeois, 1873 (Mammalia, Artiodactyla, Pecora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+                <w:t xml:space="preserve">Léonard Ginsburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Augé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (27), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0244661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997146v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
+                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vautrin</w:t>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Bronnert</w:t>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432979v1</w:t>
+                <w:t xml:space="preserve">insu-03004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
+                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+                <w:t xml:space="preserve">Quentin Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Allain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03004245v1</w:t>
+                <w:t xml:space="preserve">hal-03432979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,939 +2682,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large crocodyloid from the Oligocene of the Bugti Hills, Pakistan</w:t>
+                <w:t xml:space="preserve">Collision Chronology Along the İzmir‐Ankara‐Erzincan Suture Zone: Insights From the Sarıcakaya Basin, Western Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Martin</w:t>
+                <w:t xml:space="preserve">M. A Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">A. Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrier</w:t>
+                <w:t xml:space="preserve">C. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">F. Ocakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2019.1671427⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (10), pp.3652-3674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376991v1</w:t>
+                <w:t xml:space="preserve">hal-02404066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Chronology Along the İzmir‐Ankara‐Erzincan Suture Zone: Insights From the Sarıcakaya Basin, Western Anatolia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large crocodyloid from the Oligocene of the Bugti Hills, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Licht</w:t>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Campbell</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H Taylor</w:t>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (10), pp.3652-3674. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.e1671427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019TC005683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2019.1671427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404066v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochronological and palaeobiogeographical significance of the earliest Miocene mammal fauna from Northern Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prieto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Pauline M. Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Der Made</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laq The Phuc</w:t>
+                <w:t xml:space="preserve">John R. Kappelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-017-0295-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922887v1</w:t>
+                <w:t xml:space="preserve">hal-01946047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">Biochronological and palaeobiogeographical significance of the earliest Miocene mammal fauna from Northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline M. Coster</w:t>
+                <w:t xml:space="preserve">Jan van Der Made</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Kappelman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Laq The Phuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206181. </w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.287 - 313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12549-017-0295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946047v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diatomite du Coiron et son Lagerstätte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+                <w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.45 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03433541v1</w:t>
+                <w:t xml:space="preserve">hal-03469390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Bony labyrinth morphology clarifies the origin and evolution of deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Demiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faysal Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.03.033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12848-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469390v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth morphology clarifies the origin and evolution of deer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diatomite du Coiron et son Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625495v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03433541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligocene ruminants from the Kızılırmak Formation, Çankırı-Çorum Basin, Central Anatolia, Turkey</w:t>
               </w:r>
@@ -3626,51 +3626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Erdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,64 +3734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Meslouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,90 +3881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Hyžný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t>
@@ -4002,103 +4002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel microstructure defines a major Paleogene hippopotamoid clade: the Merycopotamini (Cetartiodactyla, Hippopotamoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanie Alloing-Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (7), pp.947 - 957. </w:t>
@@ -4188,51 +4188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 432, pp.363 - 373. </w:t>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imdad Brohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,90 +4550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafiq Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madelaine Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Aiglstorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,103 +4818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t>
@@ -4977,64 +4977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-interpretation of the genus Parabunodon (Ypresian, Turkey): implications for the evolution and distribution of pleuraspidotheriid mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.477 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5068,51 +5068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new late Early Oligocene vertebrate fauna from Moissac, South-West France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,344 +5700,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lophiomerycid ruminants from the Oligocene of the Bugti Hills (Balochistan, Pakistan).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Welcomme</w:t>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ducrocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1671/039.029.0115⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (8), pp.725-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549033v1</w:t>
+                <w:t xml:space="preserve">hal-00440822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+                <w:t xml:space="preserve">Lophiomerycid ruminants from the Oligocene of the Bugti Hills (Balochistan, Pakistan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">J.-L. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (8), pp.725-736. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.231-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1671/039.029.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440822v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lophiomerycid ruminants from the Oligocene of the bugti hills (Balochistan, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (1), pp.231-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1671/039.029.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372582v1</w:t>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,281 +6334,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral data from the mid-Cenozoic of central Pakistan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Antoine</w:t>
+                <w:t xml:space="preserve">Middle Eocene artiodactyls from Shanghuang (Jiangsu Province, Coastal China) and the diversity of basal dichobunoids in Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.U. Cheema</w:t>
+                <w:t xml:space="preserve">T. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Beard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95, pp.1121-1135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319703v1</w:t>
+                <w:t xml:space="preserve">hal-00410703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Eocene artiodactyls from Shanghuang (Jiangsu Province, Coastal China) and the diversity of basal dichobunoids in Asia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métais</w:t>
+                <w:t xml:space="preserve">Floral data from the mid-Cenozoic of central Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.U. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Qi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (1-4), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410703v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tropical carcharhinids (chondrichthyes, carcharhiniformes) from the late Eocene early Oligocene of Balochistan, Pakistan: Paleoenvironmental and paleogeographic implications</w:t>
               </w:r>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Hassan Baqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp.303-323. </w:t>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (3), pp.633-637</w:t>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laonastes and the &amp;quot;Lazarus Effect&amp;quot; in Recent Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary R. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Kui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,290 +7118,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00339155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of the enigmatic cetartiodactyl Bugtitherium grandincisivum Pilgrim, 1908, from the upper Oligocene of the Bugti Hills (Balochistan, Pakistan)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new ceratomorph (Perissodactyla, Mammalia) from the late Eocene of Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93, pp.348-355. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00114-006-0112-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319547v1</w:t>
+                <w:t xml:space="preserve">hal-02328218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ceratomorph (Perissodactyla, Mammalia) from the late Eocene of Southeast Asia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New remains of the enigmatic cetartiodactyl Bugtitherium grandincisivum Pilgrim, 1908, from the upper Oligocene of the Bugti Hills (Balochistan, Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Rafiqul Hassan Baqri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93, pp.348-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00114-006-0112-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328218v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new basal tapiromorph (Perissodactyla, Mammalia) from the middle Eocene of Myanmar</w:t>
               </w:r>
@@ -7503,51 +7503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropoid primates from the Oligocene of Pakistan (Bugti Hills): Data on early anthropoid evolution and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M.I. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.U. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,90 +7762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New remains of the baluchithere Paraceratherium bugtiense from the Late/latest Oligocene of the Bugti hills, Balochistan, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M Ibrahim Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqbal U Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7921,77 +7921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New artiodactyl ruminant mammal from the late Oligocene of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8023,436 +8023,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fossil Lemur from the Oligocene of Pakistan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New remains of primitive ruminants from Thailand: evidence of the early evolution of the Ruminantia in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Baloch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaimanee Yaowalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1065257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.0300-3256.2001.00071.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347925v1</w:t>
+                <w:t xml:space="preserve">hal-03347930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of primitive ruminants from Thailand: evidence of the early evolution of the Ruminantia in Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Himalayan Forelands: palaeontological evidence for Oligocene detrital deposits in the Bugti Hills (Balochistan, Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 138 (4), pp.397-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.0300-3256.2001.00071.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756801005428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347930v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Forelands: palaeontological evidence for Oligocene detrital deposits in the Bugti Hills (Balochistan, Pakistan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A Fossil Lemur from the Oligocene of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756801005428⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1065257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450442v1</w:t>
+                <w:t xml:space="preserve">hal-03347925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8464,730 +8464,730 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the late Paleocene and early Eocene mammalian faunas from the Paris Basin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380554v1</w:t>
+                <w:t xml:space="preserve">hal-05252375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252375v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05389201v1</w:t>
+                <w:t xml:space="preserve">hal-05252384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beard K Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252384v1</w:t>
+                <w:t xml:space="preserve">insu-05361183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum et de Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum (BDEM), May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on the late Paleocene and early Eocene mammalian faunas from the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
+              <w:t xml:space="preserve">Reunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05361183v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première mention d’un paroxyclaenidé (Mammalia, Cimolesta) hors d'Europe</w:t>
               </w:r>
@@ -9225,51 +9225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayyer Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazala Roohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2022 : « Bicentenaire du mot Paléontologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APF, May 2022, Montpellier, France. pp.44</w:t>
@@ -9311,77 +9311,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabrachyodus hyopotamoides de Samane Nala, collines Bugti (Pakistan), et l’origine des Merycopotamini [Mammalia, Hippopotamoidea]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Gernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9417,221 +9417,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting Anatolia to Asia and the end of a Tethyan Island Paradise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
+              <w:t xml:space="preserve">International Symposium PalEurAfrica, Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291195v1</w:t>
+                <w:t xml:space="preserve">hal-05283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Anatolia to Asia and the end of a Tethyan Island Paradise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium PalEurAfrica, Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium. pp.31</w:t>
+              <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283891v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme: Biodiversity and the Evolution of Life&amp;quot; Session 20 &amp;quot;Break-up of Gondwana and Vertebrate Evolution&amp;quot; The early Paleogene biota of Southern Pakistan, and the early history of the Indus drainage</w:t>
               </w:r>
@@ -9920,357 +9920,357 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The three-day conference in honour of Hans de Bruijn: Distribution and migration of tertiary mammals in Eurasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the evolution of Eocene ecosystems in southern Eurasia to better understand past mammalian dispersals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic. pp.237 / P-064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Préhistorique Franco-Angolaise - Rapport 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Mesfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Coutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2024, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hanon</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04888656v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04671244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10282,187 +10282,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03890168v1</w:t>
+                <w:t xml:space="preserve">mnhn-03890032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Remplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10494,243 +10498,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La surprise des îles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03890032v1</w:t>
+                <w:t xml:space="preserve">hal-03902442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surprise des îles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902442v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03890168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Danien continental et la diversification des mammifères</w:t>
               </w:r>
@@ -10841,64 +10841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva J. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang X.; Flynn L. J.; Fortelius M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fossil Mammals of Asia: Neogene Biostratigraphy and Chronology</w:t>
@@ -11171,51 +11171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4659D8E"/>
+    <w:nsid w:val="E1ADCB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11402,51 +11402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-metais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-025-09754-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05071225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgebin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van der Geer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lyras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1542" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2288651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Rafiqul Hassan Baqri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayyer Iqbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Roohi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dziomber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aiglstorfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34656-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ginsburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1671427" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Made" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laq The Phuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-017-0295-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12848-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Albayrak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Karadenizli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/629" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2016.1274748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Zhuang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K70C1ZVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine B&#246;hme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Havlik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.19019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0095-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rafa&#255;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2606Q9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Plo&#235;g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Downing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Crochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Flynn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00597.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbalan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549033v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Welcomme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/039.029.0115" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orliac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0547-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV3TDV89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.H. Baqri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XHG9FV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319703v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.U. Cheema" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Flynn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2008.01.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4CBLH9N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Beard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hassan Baqri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2006.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7KZ9P65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iqbal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0218-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GVQ9F8T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Dawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Kui Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Beard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1124187" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00114-006-0112-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC3S7ZFG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ1DFMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503469102" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021851v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.I. Shah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ibrahim Shah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal U Cheema" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaes.2003.09.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNP3R41D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baloch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1065257" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347930v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimanee Yaowalak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0300-3256.2001.00071.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGXSP92Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450442v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756801005428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0248A1FBCF6BD57BA19F821DE24325B99BD7834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380554v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813710v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283881v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902442v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279416v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/patrimoine-geologique/stratotype-danien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-metais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05071225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgebin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van der Geer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-025-09754-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2288651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Rafiqul Hassan Baqri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayyer Iqbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Roohi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dziomber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aiglstorfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34656-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ginsburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1671427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Made" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laq The Phuc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-017-0295-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12848-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Albayrak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Karadenizli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/629" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2016.1274748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Zhuang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K70C1ZVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine B&#246;hme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Havlik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.19019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0095-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rafa&#255;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2606Q9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Plo&#235;g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Downing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Crochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Flynn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00597.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbalan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Welcomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/039.029.0115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orliac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0547-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV3TDV89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.H. Baqri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XHG9FV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410703v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Beard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.U. Cheema" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Flynn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2008.01.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4CBLH9N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hassan Baqri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2006.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7KZ9P65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iqbal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0218-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GVQ9F8T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Dawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Kui Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Beard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1124187" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00114-006-0112-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC3S7ZFG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ1DFMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503469102" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021851v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.I. Shah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ibrahim Shah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal U Cheema" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaes.2003.09.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNP3R41D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347930v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimanee Yaowalak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0300-3256.2001.00071.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGXSP92Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756801005428" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0248A1FBCF6BD57BA19F821DE24325B99BD7834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baloch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1065257" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813710v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283881v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279416v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/patrimoine-geologique/stratotype-danien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>