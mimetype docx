--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -428,503 +428,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant longirostrine crocodylians from the Lower Miocene of Pakistan: new material and taxonomic review.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The slow revolution of biological nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.70010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-025-09754-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071225v1</w:t>
+                <w:t xml:space="preserve">hal-05294200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual endocast of the Late Miocene Hoplitomeryx matthei (Artiodactyla, Hoplitomerycidae) and brain evolution in insular ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Àlex Ossó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Orgebin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1542⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294195v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slow revolution of biological nomenclature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant longirostrine crocodylians from the Lower Miocene of Pakistan: new material and taxonomic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-025-09754-7⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e70010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.70010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294200v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual endocast of the Late Miocene Hoplitomeryx matthei (Artiodactyla, Hoplitomerycidae) and brain evolution in insular ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Pierre Orgebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+                <w:t xml:space="preserve">Alexandra van der Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Merle</w:t>
+                <w:t xml:space="preserve">George Lyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2054), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246114v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid colonization and diversification of a large-bodied mammalian herbivore clade in an insular context: New embrithopods from the Eocene of Balkanatolia</w:t>
               </w:r>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminant inner ear shape records 35 million years of neutral evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dziomber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,840 +1661,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03533917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of the enigmatic ruminant Miocene genus Amphimoschus Bourgeois, 1873 (Mammalia, Artiodactyla, Pecora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+                <w:t xml:space="preserve">Léonard Ginsburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imdad Ali Brohi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0244661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475720v1</w:t>
+                <w:t xml:space="preserve">hal-03178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rage, a life dedicated to paleoherpetology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Augé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imdad Ali Brohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiq A. Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43 (27), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a27⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997146v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary provenance from the evolving forearc‐to‐foreland Central Sakarya Basin, western Anatolia reveals multi‐phase intercontinental collision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Rage, a life dedicated to paleoherpetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Campbell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gui G Akşit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GC010232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546806v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the enigmatic ruminant Miocene genus Amphimoschus Bourgeois, 1873 (Mammalia, Artiodactyla, Pecora)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary provenance from the evolving forearc‐to‐foreland Central Sakarya Basin, western Anatolia reveals multi‐phase intercontinental collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Costeur</w:t>
+                <w:t xml:space="preserve">Megan A Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Ginsburg</w:t>
+                <w:t xml:space="preserve">Clay Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gui G Akşit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0244661. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178867v1</w:t>
+                <w:t xml:space="preserve">hal-03546806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
+                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+                <w:t xml:space="preserve">Quentin Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Allain</w:t>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03004245v1</w:t>
+                <w:t xml:space="preserve">hal-03432979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
+                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vautrin</w:t>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Bronnert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432979v1</w:t>
+                <w:t xml:space="preserve">insu-03004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,1103 +2950,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochronological and palaeobiogeographical significance of the earliest Miocene mammal fauna from Northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline M. Coster</w:t>
+                <w:t xml:space="preserve">Jérôme Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Kappelman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Jan van Der Made</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laq The Phuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.287 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12549-017-0295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946047v1</w:t>
+                <w:t xml:space="preserve">hal-01922887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochronological and palaeobiogeographical significance of the earliest Miocene mammal fauna from Northern Vietnam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Der Made</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Pauline M. Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laq The Phuc</w:t>
+                <w:t xml:space="preserve">John R. Kappelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (2), pp.287 - 313. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12549-017-0295-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922887v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clay Campbell</w:t>
+                <w:t xml:space="preserve">La diatomite du Coiron et son Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469390v1</w:t>
+                <w:t xml:space="preserve">mnhn-03433541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth morphology clarifies the origin and evolution of deer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12848-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.45 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625495v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diatomite du Coiron et son Lagerstätte</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bony labyrinth morphology clarifies the origin and evolution of deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Demiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faysal Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12848-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03433541v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligocene ruminants from the Kızılırmak Formation, Çankırı-Çorum Basin, Central Anatolia, Turkey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebru Albayrak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Levent Karadenizli</w:t>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26879/629⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922849v1</w:t>
+                <w:t xml:space="preserve">hal-01432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Meslouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.290-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligocene ruminants from the Kızılırmak Formation, Çankırı-Çorum Basin, Central Anatolia, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebru Albayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Erdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Hyžný</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+                <w:t xml:space="preserve">Levent Karadenizli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.19.3.37A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26879/629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432775v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel microstructure defines a major Paleogene hippopotamoid clade: the Merycopotamini (Cetartiodactyla, Hippopotamoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanie Alloing-Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (7), pp.947 - 957. </w:t>
@@ -4276,3002 +4276,3014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
+                <w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Smith</w:t>
+                <w:t xml:space="preserve">Jean-Claude Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+                <w:t xml:space="preserve">Imdad Brohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">Rafiq Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00985646v1</w:t>
+                <w:t xml:space="preserve">hal-01813332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t>
+                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imdad Brohi</w:t>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafiq Lashari</w:t>
+                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813332v1</w:t>
+                <w:t xml:space="preserve">insu-00985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafiq Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3826 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Duong (northern Vietnam)-an exceptional window into Eocene ecosystems from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madelaine Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Aiglstorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Havlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zitteliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.121-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5282/ubm/epub.19019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-interpretation of the genus Parabunodon (Ypresian, Turkey): implications for the evolution and distribution of pleuraspidotheriid mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.477 - 486. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12549-012-0095-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new late Early Oligocene vertebrate fauna from Moissac, South-West France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Peigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rafaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (4), pp.239-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00633673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Modern mammals from the latest Paleocene of Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Ploëg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.168A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revision of Aceratherium blanfordi Lydekker, 1884 (Mammalia: Rhinocerotidae) from the Early Miocene of Pakistan: postcranials as a key.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Downing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160, pp.139-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00597.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Borie (Saint-Papoul, Aude) : un gisement exceptionnel dans l'Eocene basal du Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Corbalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société d'histoire naturelle de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 146, pp.89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lutétien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
+                <w:t xml:space="preserve">Lophiomerycid ruminants from the Oligocene of the Bugti Hills (Balochistan, Pakistan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lorenz</w:t>
+                <w:t xml:space="preserve">J.-L. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Merle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.231-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1671/039.029.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687998v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le lutétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+                <w:t xml:space="preserve">J. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+                <w:t xml:space="preserve">D. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440822v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lophiomerycid ruminants from the Oligocene of the Bugti Hills (Balochistan, Pakistan).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métais</w:t>
+                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Welcomme</w:t>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ducrocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1671/039.029.0115⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (8), pp.725-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549033v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lophiomerycid ruminants from the Oligocene of the bugti hills (Balochistan, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (1), pp.231-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1671/039.029.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listriodon guptai Pilgrim, 1926 (Mammalia, Suidae) from the early Miocene of the Bugit Hills, Balochistant, Pakistan: new insights into early Listriodontinae evolution and biogeography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (8), pp.911-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-009-0547-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithofacies, depositional environments, regional biostratigraphy and age of the Chitarwata Formation in the Bugti Hills, Balochistan, Pakistan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.H. Baqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), pp.154-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Eocene artiodactyls from Shanghuang (Jiangsu Province, Coastal China) and the diversity of basal dichobunoids in Asia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Qi</w:t>
+                <w:t xml:space="preserve">Floral data from the mid-Cenozoic of central Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guo</w:t>
+                <w:t xml:space="preserve">I.U. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.C. Beard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (1-4), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410703v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral data from the mid-Cenozoic of central Pakistan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle Eocene artiodactyls from Shanghuang (Jiangsu Province, Coastal China) and the diversity of basal dichobunoids in Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Beard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95, pp.1121-1135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00319703v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tropical carcharhinids (chondrichthyes, carcharhiniformes) from the late Eocene early Oligocene of Balochistan, Pakistan: Paleoenvironmental and paleogeographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Hassan Baqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp.303-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JSEAES.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A herpetotheriid marsupial from the Oligocene of Bugti Hills, Balochistan, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Crochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (3), pp.633-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eocene bunoselenodont Artiodactyla from southern Thailand and the early evolution of Ruminantia in South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94, pp.493-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-007-0218-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00225033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laonastes and the &amp;quot;Lazarus Effect&amp;quot; in Recent Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary R. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Kui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 311 (5766), pp.1456-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1124187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00339155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ceratomorph (Perissodactyla, Mammalia) from the late Eocene of Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New remains of the enigmatic cetartiodactyl Bugtitherium grandincisivum Pilgrim, 1908, from the upper Oligocene of the Bugti Hills (Balochistan, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7293,1789 +7305,1733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Rafiqul Hassan Baqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93, pp.348-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00114-006-0112-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new basal tapiromorph (Perissodactyla, Mammalia) from the middle Eocene of Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39, pp.513-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geobios.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropoid primates from the Oligocene of Pakistan (Bugti Hills): Data on early anthropoid evolution and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Rafiqul Hassan Baqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (24), pp.8436-8441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0503469102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New remains of the baluchithere Paraceratherium bugtiense (Pilgrim, 1910) from the Late/latest Oligocene of the Bugti Hills, Balochistan, Pakistan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M.I. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.U. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24, pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New remains of the baluchithere Paraceratherium bugtiense from the Late/latest Oligocene of the Bugti hills, Balochistan, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M Ibrahim Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqbal U Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24, pp.71 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaes.2003.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New artiodactyl ruminant mammal from the late Oligocene of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48 (3), pp.375-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of primitive ruminants from Thailand: evidence of the early evolution of the Ruminantia in Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fossil Lemur from the Oligocene of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+              <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0300-3256.2001.00071.x⟩</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1065257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03347930v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Forelands: palaeontological evidence for Oligocene detrital deposits in the Bugti Hills (Balochistan, Pakistan)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New remains of primitive ruminants from Thailand: evidence of the early evolution of the Ruminantia in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimanee Yaowalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756801005428⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0300-3256.2001.00071.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450442v1</w:t>
+                <w:t xml:space="preserve">hal-03347930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fossil Lemur from the Oligocene of Pakistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Himalayan Forelands: palaeontological evidence for Oligocene detrital deposits in the Bugti Hills (Balochistan, Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Baloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 138 (4), pp.397-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1065257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756801005428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347925v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on the late Paleocene and early Eocene mammalian faunas from the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t>
+              <w:t xml:space="preserve">Reunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252375v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389201v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252384v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Coster</w:t>
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
+              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05361183v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum et de Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum (BDEM), May 2025, Paris, France</w:t>
@@ -9098,112 +9054,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the late Paleocene and early Eocene mammalian faunas from the Paris Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beard K Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380554v1</w:t>
+                <w:t xml:space="preserve">insu-05361183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première mention d’un paroxyclaenidé (Mammalia, Cimolesta) hors d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9225,1721 +9237,1721 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayyer Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazala Roohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2022 : « Bicentenaire du mot Paléontologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APF, May 2022, Montpellier, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabrachyodus hyopotamoides de Samane Nala, collines Bugti (Pakistan), et l’origine des Merycopotamini [Mammalia, Hippopotamoidea]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Gernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2022 : « Bicentenaire du mot Paléontologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Paléontologique Française (APF), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Anatolia to Asia and the end of a Tethyan Island Paradise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium PalEurAfrica, Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium. pp.31</w:t>
+              <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283891v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting Anatolia to Asia and the end of a Tethyan Island Paradise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
+              <w:t xml:space="preserve">International Symposium PalEurAfrica, Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291195v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme: Biodiversity and the Evolution of Life&amp;quot; Session 20 &amp;quot;Break-up of Gondwana and Vertebrate Evolution&amp;quot; The early Paleogene biota of Southern Pakistan, and the early history of the Indus drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Antarctic Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the collision and the pre-collision tectonic configuration between India and Asia from detrital geochronology, thermochronology, and geochemistry studies in the Lower Indus basin, Pakistan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The red clastics of the early-middle Eocene Gercus Formation in Southeast Turkey and Northern Iraq: lithofacies and depositional environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Baltimore, United States. pp.7</w:t>
+              <w:t xml:space="preserve">Tectonic and Geodynamic evolution of Eastern Iran International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Birjand, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813710v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The red clastics of the early-middle Eocene Gercus Formation in Southeast Turkey and Northern Iraq: lithofacies and depositional environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints on the collision and the pre-collision tectonic configuration between India and Asia from detrital geochronology, thermochronology, and geochemistry studies in the Lower Indus basin, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangsheng Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonic and Geodynamic evolution of Eastern Iran International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Birjand, Iran</w:t>
+              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Baltimore, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283881v1</w:t>
+                <w:t xml:space="preserve">hal-01813710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the late Paleogene ruminants from South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The three-day conference in honour of Hans de Bruijn: Distribution and migration of tertiary mammals in Eurasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Préhistorique Franco-Angolaise - Rapport 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Mesfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Coutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2024, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the evolution of Eocene ecosystems in southern Eurasia to better understand past mammalian dispersals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Prague, Czech Republic. pp.237 / P-064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671244v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04888656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Bronnert</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03890032v1</w:t>
+                <w:t xml:space="preserve">mnhn-03890168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Remplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surprise des îles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902442v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03890032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La surprise des îles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03890168v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Danien continental et la diversification des mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian MONTENAT; Didier MERLE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratotype Danien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muséum National d'Histoire Naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.366-385, 2018, Patrimoine Géologique, 978-2-85653-830-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16: Mammalian Neogene biostratigraphy of the Sulaiman Province, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva J. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang X.; Flynn L. J.; Fortelius M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fossil Mammals of Asia: Neogene Biostratigraphy and Chronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University Press, pp.400-422, 2013, 978-0-231-15012-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10949,161 +10961,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de Paléontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11171,51 +11183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1ADCB95"/>
+    <w:nsid w:val="34C6971F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11402,51 +11414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-metais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05071225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgebin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van der Geer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-025-09754-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2288651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Rafiqul Hassan Baqri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayyer Iqbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Roohi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dziomber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aiglstorfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34656-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ginsburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1671427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Made" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laq The Phuc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-017-0295-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12848-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Albayrak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Karadenizli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/629" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2016.1274748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Zhuang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K70C1ZVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine B&#246;hme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Havlik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.19019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0095-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rafa&#255;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2606Q9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Plo&#235;g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Downing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Crochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Flynn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00597.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbalan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Welcomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/039.029.0115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orliac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0547-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV3TDV89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.H. Baqri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XHG9FV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410703v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Beard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.U. Cheema" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Flynn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2008.01.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4CBLH9N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hassan Baqri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2006.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7KZ9P65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iqbal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0218-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GVQ9F8T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Dawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Kui Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Beard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1124187" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00114-006-0112-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC3S7ZFG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ1DFMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503469102" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021851v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.I. Shah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ibrahim Shah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal U Cheema" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaes.2003.09.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNP3R41D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347930v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimanee Yaowalak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0300-3256.2001.00071.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGXSP92Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756801005428" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0248A1FBCF6BD57BA19F821DE24325B99BD7834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baloch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1065257" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813710v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283881v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279416v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/patrimoine-geologique/stratotype-danien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-metais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-025-09754-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05071225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgebin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van der Geer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lyras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1542" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2288651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Rafiqul Hassan Baqri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayyer Iqbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Roohi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dziomber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aiglstorfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34656-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ginsburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1671427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Made" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laq The Phuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-017-0295-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12848-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Albayrak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Karadenizli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/629" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2016.1274748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Zhuang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K70C1ZVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWTG4LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine B&#246;hme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Havlik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.19019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0095-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rafa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2606Q9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Plo&#235;g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Antoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Downing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Crochet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00597.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbalan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Welcomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/039.029.0115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orliac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0547-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV3TDV89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.H. Baqri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XHG9FV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.U. Cheema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Flynn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2008.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4CBLH9N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410703v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Beard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hassan Baqri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2006.10.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7KZ9P65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iqbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0218-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GVQ9F8T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Dawson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Kui Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Beard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1124187" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00114-006-0112-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC3S7ZFG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255933v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ1DFMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319568v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503469102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.I. Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ibrahim Shah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal U Cheema" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaes.2003.09.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNP3R41D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347925v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baloch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1065257" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimanee Yaowalak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0300-3256.2001.00071.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGXSP92Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756801005428" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0248A1FBCF6BD57BA19F821DE24325B99BD7834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283881v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813710v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888656v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902442v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/patrimoine-geologique/stratotype-danien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813453v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>