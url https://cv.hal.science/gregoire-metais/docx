--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -428,503 +428,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slow revolution of biological nomenclature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant longirostrine crocodylians from the Lower Miocene of Pakistan: new material and taxonomic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-025-09754-7⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e70010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.70010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294200v1</w:t>
+                <w:t xml:space="preserve">hal-05071225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual endocast of the Late Miocene Hoplitomeryx matthei (Artiodactyla, Hoplitomerycidae) and brain evolution in insular ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
+                <w:t xml:space="preserve">Pierre Orgebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra van der Geer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2054), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246114v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant longirostrine crocodylians from the Lower Miocene of Pakistan: new material and taxonomic review.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The slow revolution of biological nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.70010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-025-09754-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071225v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual endocast of the Late Miocene Hoplitomeryx matthei (Artiodactyla, Hoplitomerycidae) and brain evolution in insular ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Àlex Ossó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Orgebin</w:t>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra van der Geer</w:t>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Lyras</w:t>
+                <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2054), </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294195v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid colonization and diversification of a large-bodied mammalian herbivore clade in an insular context: New embrithopods from the Eocene of Balkanatolia</w:t>
               </w:r>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminant inner ear shape records 35 million years of neutral evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dziomber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,840 +1661,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03533917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the enigmatic ruminant Miocene genus Amphimoschus Bourgeois, 1873 (Mammalia, Artiodactyla, Pecora)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Ginsburg</w:t>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imdad Ali Brohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiq A. Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244661⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178867v1</w:t>
+                <w:t xml:space="preserve">hal-03475720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+                <w:t xml:space="preserve">Jean-Claude Rage, a life dedicated to paleoherpetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 43 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475720v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rage, a life dedicated to paleoherpetology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary provenance from the evolving forearc‐to‐foreland Central Sakarya Basin, western Anatolia reveals multi‐phase intercontinental collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan A Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+                <w:t xml:space="preserve">Clay Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Augé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gui G Akşit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (27), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997146v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary provenance from the evolving forearc‐to‐foreland Central Sakarya Basin, western Anatolia reveals multi‐phase intercontinental collision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of the enigmatic ruminant Miocene genus Amphimoschus Bourgeois, 1873 (Mammalia, Artiodactyla, Pecora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan A Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Campbell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Léonard Ginsburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gui G Akşit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0244661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GC010232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546806v1</w:t>
+                <w:t xml:space="preserve">hal-03178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
+                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vautrin</w:t>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Bronnert</w:t>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432979v1</w:t>
+                <w:t xml:space="preserve">insu-03004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
+                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+                <w:t xml:space="preserve">Quentin Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Allain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03004245v1</w:t>
+                <w:t xml:space="preserve">hal-03432979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,1423 +2682,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Chronology Along the İzmir‐Ankara‐Erzincan Suture Zone: Insights From the Sarıcakaya Basin, Western Anatolia</w:t>
+                <w:t xml:space="preserve">A large crocodyloid from the Oligocene of the Bugti Hills, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A Mueller</w:t>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Licht</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Campbell</w:t>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ocakoğlu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. H Taylor</w:t>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.e1671427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2019.1671427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404066v1</w:t>
+                <w:t xml:space="preserve">hal-02376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large crocodyloid from the Oligocene of the Bugti Hills, Pakistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision Chronology Along the İzmir‐Ankara‐Erzincan Suture Zone: Insights From the Sarıcakaya Basin, Western Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Martin</w:t>
+                <w:t xml:space="preserve">A. Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">C. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrier</w:t>
+                <w:t xml:space="preserve">F. Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">M. H Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (4), pp.e1671427. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (10), pp.3652-3674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2019.1671427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376991v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochronological and palaeobiogeographical significance of the earliest Miocene mammal fauna from Northern Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prieto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Pauline M. Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Der Made</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laq The Phuc</w:t>
+                <w:t xml:space="preserve">John R. Kappelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-017-0295-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922887v1</w:t>
+                <w:t xml:space="preserve">hal-01946047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">Biochronological and palaeobiogeographical significance of the earliest Miocene mammal fauna from Northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline M. Coster</w:t>
+                <w:t xml:space="preserve">Jan van Der Made</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Kappelman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Laq The Phuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206181. </w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.287 - 313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12549-017-0295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946047v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diatomite du Coiron et son Lagerstätte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+                <w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.45 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03433541v1</w:t>
+                <w:t xml:space="preserve">hal-03469390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">Bony labyrinth morphology clarifies the origin and evolution of deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Demiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faysal Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud E Rössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.03.033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12848-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469390v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth morphology clarifies the origin and evolution of deer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diatomite du Coiron et son Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625495v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03433541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligocene ruminants from the Kızılırmak Formation, Çankırı-Çorum Basin, Central Anatolia, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Hyžný</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+                <w:t xml:space="preserve">Ebru Albayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Erdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levent Karadenizli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.19.3.37A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432775v1</w:t>
+                <w:t xml:space="preserve">hal-01922849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Meslouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.290-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligocene ruminants from the Kızılırmak Formation, Çankırı-Çorum Basin, Central Anatolia, Turkey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levent Karadenizli</w:t>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafique Ahmed Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.19.3.37A. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26879/629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922849v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel microstructure defines a major Paleogene hippopotamoid clade: the Merycopotamini (Cetartiodactyla, Hippopotamoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanie Alloing-Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (7), pp.947 - 957. </w:t>
@@ -4188,51 +4188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 432, pp.363 - 373. </w:t>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imdad Brohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,90 +4562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafiq Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madelaine Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Aiglstorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,103 +4830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t>
@@ -4989,64 +4989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-interpretation of the genus Parabunodon (Ypresian, Turkey): implications for the evolution and distribution of pleuraspidotheriid mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.477 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,51 +5080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new late Early Oligocene vertebrate fauna from Moissac, South-West France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,329 +5691,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lutétien</w:t>
+                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lorenz</w:t>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Merle</w:t>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergerat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Blanc</w:t>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (8), pp.725-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687998v1</w:t>
+                <w:t xml:space="preserve">hal-00440822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
+                <w:t xml:space="preserve">Le lutétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+                <w:t xml:space="preserve">J. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">D. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440822v1</w:t>
+                <w:t xml:space="preserve">hal-00687998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lophiomerycid ruminants from the Oligocene of the bugti hills (Balochistan, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6099,51 +6099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6346,281 +6346,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral data from the mid-Cenozoic of central Pakistan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Antoine</w:t>
+                <w:t xml:space="preserve">Middle Eocene artiodactyls from Shanghuang (Jiangsu Province, Coastal China) and the diversity of basal dichobunoids in Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.U. Cheema</w:t>
+                <w:t xml:space="preserve">T. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Beard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95, pp.1121-1135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319703v1</w:t>
+                <w:t xml:space="preserve">hal-00410703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Eocene artiodactyls from Shanghuang (Jiangsu Province, Coastal China) and the diversity of basal dichobunoids in Asia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métais</w:t>
+                <w:t xml:space="preserve">Floral data from the mid-Cenozoic of central Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.U. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Qi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (1-4), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410703v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tropical carcharhinids (chondrichthyes, carcharhiniformes) from the late Eocene early Oligocene of Balochistan, Pakistan: Paleoenvironmental and paleogeographic implications</w:t>
               </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Hassan Baqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp.303-323. </w:t>
@@ -6804,51 +6804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (3), pp.633-637</w:t>
@@ -7019,51 +7019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laonastes and the &amp;quot;Lazarus Effect&amp;quot; in Recent Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary R. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Kui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,290 +7130,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00339155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ceratomorph (Perissodactyla, Mammalia) from the late Eocene of Southeast Asia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New remains of the enigmatic cetartiodactyl Bugtitherium grandincisivum Pilgrim, 1908, from the upper Oligocene of the Bugti Hills (Balochistan, Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Rafiqul Hassan Baqri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93, pp.348-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00114-006-0112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328218v1</w:t>
+                <w:t xml:space="preserve">hal-00319547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of the enigmatic cetartiodactyl Bugtitherium grandincisivum Pilgrim, 1908, from the upper Oligocene of the Bugti Hills (Balochistan, Pakistan)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new ceratomorph (Perissodactyla, Mammalia) from the late Eocene of Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00114-006-0112-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00319547v1</w:t>
+                <w:t xml:space="preserve">hal-02328218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new basal tapiromorph (Perissodactyla, Mammalia) from the middle Eocene of Myanmar</w:t>
               </w:r>
@@ -7515,51 +7515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropoid primates from the Oligocene of Pakistan (Bugti Hills): Data on early anthropoid evolution and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7675,51 +7675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M.I. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.U. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7774,90 +7774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New remains of the baluchithere Paraceratherium bugtiense from the Late/latest Oligocene of the Bugti hills, Balochistan, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M Ibrahim Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqbal U Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7933,77 +7933,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New artiodactyl ruminant mammal from the late Oligocene of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8035,161 +8035,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fossil Lemur from the Oligocene of Pakistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Himalayan Forelands: palaeontological evidence for Oligocene detrital deposits in the Bugti Hills (Balochistan, Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Baloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 138 (4), pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756801005428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1065257⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347925v1</w:t>
+                <w:t xml:space="preserve">hal-03450442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New remains of primitive ruminants from Thailand: evidence of the early evolution of the Ruminantia in Asia</w:t>
               </w:r>
@@ -8298,173 +8310,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Forelands: palaeontological evidence for Oligocene detrital deposits in the Bugti Hills (Balochistan, Pakistan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A Fossil Lemur from the Oligocene of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756801005428⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1065257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450442v1</w:t>
+                <w:t xml:space="preserve">hal-03347925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8476,730 +8476,730 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the late Paleocene and early Eocene mammalian faunas from the Paris Basin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380554v1</w:t>
+                <w:t xml:space="preserve">hal-05389201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05389201v1</w:t>
+                <w:t xml:space="preserve">hal-05252384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum et de Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum (BDEM), May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252384v1</w:t>
+                <w:t xml:space="preserve">hal-05293821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beard K Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum et de Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum (BDEM), May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293821v1</w:t>
+                <w:t xml:space="preserve">insu-05361183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on the late Paleocene and early Eocene mammalian faunas from the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
+              <w:t xml:space="preserve">Reunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05361183v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première mention d’un paroxyclaenidé (Mammalia, Cimolesta) hors d'Europe</w:t>
               </w:r>
@@ -9237,51 +9237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayyer Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazala Roohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2022 : « Bicentenaire du mot Paléontologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APF, May 2022, Montpellier, France. pp.44</w:t>
@@ -9323,77 +9323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabrachyodus hyopotamoides de Samane Nala, collines Bugti (Pakistan), et l’origine des Merycopotamini [Mammalia, Hippopotamoidea]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Gernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9429,221 +9429,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting Anatolia to Asia and the end of a Tethyan Island Paradise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
+              <w:t xml:space="preserve">International Symposium PalEurAfrica, Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291195v1</w:t>
+                <w:t xml:space="preserve">hal-05283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Anatolia to Asia and the end of a Tethyan Island Paradise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium PalEurAfrica, Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium. pp.31</w:t>
+              <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283891v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme: Biodiversity and the Evolution of Life&amp;quot; Session 20 &amp;quot;Break-up of Gondwana and Vertebrate Evolution&amp;quot; The early Paleogene biota of Southern Pakistan, and the early history of the Indus drainage</w:t>
               </w:r>
@@ -9692,221 +9692,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The red clastics of the early-middle Eocene Gercus Formation in Southeast Turkey and Northern Iraq: lithofacies and depositional environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints on the collision and the pre-collision tectonic configuration between India and Asia from detrital geochronology, thermochronology, and geochemistry studies in the Lower Indus basin, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangsheng Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonic and Geodynamic evolution of Eastern Iran International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Birjand, Iran</w:t>
+              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Baltimore, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283881v1</w:t>
+                <w:t xml:space="preserve">hal-01813710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the collision and the pre-collision tectonic configuration between India and Asia from detrital geochronology, thermochronology, and geochemistry studies in the Lower Indus basin, Pakistan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The red clastics of the early-middle Eocene Gercus Formation in Southeast Turkey and Northern Iraq: lithofacies and depositional environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Baltimore, United States. pp.7</w:t>
+              <w:t xml:space="preserve">Tectonic and Geodynamic evolution of Eastern Iran International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Birjand, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813710v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the late Paleogene ruminants from South Asia</w:t>
               </w:r>
@@ -10195,51 +10195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Prague, Czech Republic. pp.237 / P-064</w:t>
@@ -10294,455 +10294,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+                <w:t xml:space="preserve">Le Grand Remplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03890168v1</w:t>
+                <w:t xml:space="preserve">hal-03902443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Remplacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sevket Sen</w:t>
+                <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902443v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03890032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La surprise des îles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03890032v1</w:t>
+                <w:t xml:space="preserve">hal-03902442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surprise des îles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902442v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03890168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Danien continental et la diversification des mammifères</w:t>
               </w:r>
@@ -10814,103 +10814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16: Mammalian Neogene biostratigraphy of the Sulaiman Province, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva J. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang X.; Flynn L. J.; Fortelius M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fossil Mammals of Asia: Neogene Biostratigraphy and Chronology</w:t>
@@ -11183,51 +11183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34C6971F"/>
+    <w:nsid w:val="AE8A271F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11414,51 +11414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-metais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-025-09754-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05071225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgebin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van der Geer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lyras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1542" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2288651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Rafiqul Hassan Baqri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayyer Iqbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Roohi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dziomber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aiglstorfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34656-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ginsburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1671427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Made" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laq The Phuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-017-0295-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12848-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Albayrak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Karadenizli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/629" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2016.1274748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Zhuang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K70C1ZVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWTG4LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine B&#246;hme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Havlik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.19019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0095-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rafa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2606Q9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Plo&#235;g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Antoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Downing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Crochet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00597.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbalan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Welcomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/039.029.0115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orliac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0547-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV3TDV89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.H. Baqri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XHG9FV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.U. Cheema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Flynn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2008.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4CBLH9N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410703v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Beard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hassan Baqri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2006.10.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7KZ9P65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iqbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0218-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GVQ9F8T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Dawson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Kui Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Beard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1124187" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00114-006-0112-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC3S7ZFG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255933v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ1DFMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319568v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503469102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.I. Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ibrahim Shah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal U Cheema" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaes.2003.09.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNP3R41D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347925v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baloch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1065257" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimanee Yaowalak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0300-3256.2001.00071.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGXSP92Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756801005428" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0248A1FBCF6BD57BA19F821DE24325B99BD7834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283881v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813710v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888656v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902442v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/patrimoine-geologique/stratotype-danien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813453v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-metais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05071225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgebin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van der Geer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-025-09754-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2288651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Rafiqul Hassan Baqri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayyer Iqbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Roohi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dziomber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aiglstorfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34656-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ginsburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1671427" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Made" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laq The Phuc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-017-0295-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12848-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Albayrak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Karadenizli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/629" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2016.1274748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Zhuang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K70C1ZVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWTG4LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine B&#246;hme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Havlik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.19019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0095-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rafa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2606Q9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Plo&#235;g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Antoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Downing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Crochet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00597.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbalan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Welcomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/039.029.0115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orliac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0547-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV3TDV89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.H. Baqri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XHG9FV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Beard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.U. Cheema" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Flynn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2008.01.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4CBLH9N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hassan Baqri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2006.10.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7KZ9P65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iqbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0218-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GVQ9F8T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Dawson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Kui Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Beard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1124187" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00114-006-0112-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC3S7ZFG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328218v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2006)26[1024:ANCPMF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255933v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ1DFMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319568v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503469102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.I. Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ibrahim Shah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal U Cheema" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaes.2003.09.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNP3R41D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03450442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756801005428" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0248A1FBCF6BD57BA19F821DE24325B99BD7834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimanee Yaowalak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0300-3256.2001.00071.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGXSP92Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baloch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1065257" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283891v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283881v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888656v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902442v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/patrimoine-geologique/stratotype-danien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813453v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>