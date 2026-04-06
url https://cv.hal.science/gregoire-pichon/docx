--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1300,256 +1300,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+                <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326070v1</w:t>
+                <w:t xml:space="preserve">hal-01956962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956962v1</w:t>
+                <w:t xml:space="preserve">hal-02326070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
               </w:r>
@@ -1974,241 +1974,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585660v1</w:t>
+                <w:t xml:space="preserve">hal-01502215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve"> Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502215v1</w:t>
+                <w:t xml:space="preserve">hal-01585660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression over Runtime System</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -2239,97 +2239,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421379v1</w:t>
+                <w:t xml:space="preserve">hal-01585622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression over Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -2360,73 +2360,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585622v1</w:t>
+                <w:t xml:space="preserve">hal-01421379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
               </w:r>
@@ -3175,243 +3175,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Sparse Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078356v3</w:t>
+                <w:t xml:space="preserve">hal-01187881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Girons, France</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187881v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078356v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of H-Matrix Arithmetic in PaStiX: a Preliminary Study</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01953908v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01953908v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>