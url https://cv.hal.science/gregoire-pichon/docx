--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -66,419 +66,549 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
+                <w:t xml:space="preserve">BLAS-based Mixed Precision Block Memory Accessor with Applications to Sparse Direct Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Marette</w:t>
+                <w:t xml:space="preserve">Antoine Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2021.12.018⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3811406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517124v1</w:t>
+                <w:t xml:space="preserve">hal-05019106v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse supernodal solver using block low-rank compression: Design, performance and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roman</w:t>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.255 - 270. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.307-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JOCS.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824275v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sparse supernodal solver using block low-rank compression: Design, performance and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.255 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOCS.2018.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reordering Strategy for Blocking Optimization in Sparse Linear Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, SIAM Journal on Matrix Analysis and Applications, 38 (1), pp.226 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M1062454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -488,3032 +618,3032 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing sparse direct solver scalability through runtime system automatic data partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alycia Lisito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAMTA 2024 - Workshop on Asynchronous Many-Task Systems and Applications 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Knoxville, United States. pp.105-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61763-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering fast algorithms for the bottleneck matching problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2023 - The 31st Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Amsterdam (Hollande), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding Non-Compressible Blocks in Sparse Direct Solvers using Incomplete Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiPC 2021 - 28th IEEE International Conference on High Performance Computing, Data, and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bangalore, India. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HiPC53243.2021.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Generic Tiled Algorithms Toward Scalable H-Matrices Factorizations on Top of Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Salvador Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM PP20 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Zoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDSEC 2020 - 21st IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, News Orleans, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Developments Around the Block Low-Rank PaStiX Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sparse Days 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2019 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Parameterized Task-graph in Sparse Direct Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2018 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAA 2018 - 10th International Workshop on Parallel Matrix Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502215v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression over Runtime System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585660v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585622v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression over Runtime System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve"> Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421379v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Modern Manycore Architecture in Sparse Direct Solver with Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting H-Matrices in Sparse Direct Solvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251812v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Purdue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251808v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploiting H-Matrices in Sparse Direct Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Purdue, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421368v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of low rank approximations for sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Annual Meeting (AN'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Kepler architecture in sparse direct solver with runtime systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sparse Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078356v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of H-Matrix Arithmetic in PaStiX: a Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3523,1579 +3653,1433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse supernodal solver using block low-rank compression: Design, performance and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOREK development meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la compression low-rank pour réduire la complexité du solveur PaStiX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAD 2018 - Journées Calcul et Données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse supernodal solver with low-rank compression for solving the frequency-domain Maxwell equations discretized by a high order HDG method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées jeunes chercheur-e-s - Résolution de problèmes d’ondes harmoniques de grande taille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, PARIS, France. pp.1-55, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660653v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05019106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the Quality of SVD for Low-Rank Compression Through QR Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9476, Inria Bordeaux - Sud Ouest. 2022, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718312v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding Non-Compressible Blocks in Sparse Direct Solvers using Incomplete Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9396, Inria Bordeaux - Sud Ouest. 2021, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9327, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Zoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9238, Inria Bordeaux Sud-Ouest. 2018, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9022, Inria Bordeaux Sud-Ouest. 2017, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression: design, performance and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9130, Inria Bordeaux Sud-Ouest. 2017, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reordering strategy for blocking optimization in sparse linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8860, Inria Bordeaux Sud-Ouest; LaBRI - Laboratoire Bordelais de Recherche en Informatique; Bordeaux INP; Université de Bordeaux. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5105,114 +5089,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of low-rank arithmetic to reduce the complexity of parallel sparse linear solvers based on direct factorization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université de Bordeaux, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018BORD0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01953908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5359,51 +5343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01953908v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019106v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01953908v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>