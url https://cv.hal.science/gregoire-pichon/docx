--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -151,51 +151,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mary</w:t>
+                <w:t xml:space="preserve">Theo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
@@ -968,489 +968,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Generic Tiled Algorithms Toward Scalable H-Matrices Factorizations on Top of Runtime Systems</w:t>
+                <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Salvador Quintana-Ortí</w:t>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM PP20 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
+              <w:t xml:space="preserve">PDSEC 2020 - 21st IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, News Orleans, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149953v1</w:t>
+                <w:t xml:space="preserve">hal-02513433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Recent Developments Around the Block Low-Rank PaStiX Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
+              <w:t xml:space="preserve">PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973315v1</w:t>
+                <w:t xml:space="preserve">hal-03140189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
+                <w:t xml:space="preserve">Exploiting Generic Tiled Algorithms Toward Scalable H-Matrices Factorizations on Top of Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Salvador Quintana-Ortí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSEC 2020 - 21st IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, News Orleans, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">SIAM PP20 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513433v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments Around the Block Low-Rank PaStiX Solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Zoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
+              <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140189v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
+                <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -1937,97 +1937,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2018 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PMAA 2018 - 10th International Workshop on Parallel Matrix Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956959v1</w:t>
+                <w:t xml:space="preserve">hal-01956960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
+                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -2058,73 +2058,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAA 2018 - 10th International Workshop on Parallel Matrix Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">COMPAS 2018 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956960v1</w:t>
+                <w:t xml:space="preserve">hal-01956959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
               </w:r>
@@ -2739,280 +2739,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Kepler architecture in sparse direct solver with runtime systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251808v1</w:t>
+                <w:t xml:space="preserve">hal-01421372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression</w:t>
+                <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Purdue, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421368v1</w:t>
+                <w:t xml:space="preserve">hal-01251808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting H-Matrices in Sparse Direct Solvers</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -3043,97 +3017,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Purdue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251812v1</w:t>
+                <w:t xml:space="preserve">hal-01421368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of low rank approximations for sparse direct solvers</w:t>
+                <w:t xml:space="preserve">Exploiting H-Matrices in Sparse Direct Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -3164,168 +3138,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Annual Meeting (AN'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421376v1</w:t>
+                <w:t xml:space="preserve">hal-01251812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Kepler architecture in sparse direct solver with runtime systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of low rank approximations for sparse direct solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIAM Annual Meeting (AN'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421372v1</w:t>
+                <w:t xml:space="preserve">hal-01421376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
               </w:r>
@@ -4261,372 +4261,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Marette</w:t>
+                <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9327, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976233v1</w:t>
+                <w:t xml:space="preserve">hal-02489269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
+                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Zoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9327, Inria. 2020</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489269v1</w:t>
+                <w:t xml:space="preserve">hal-02491495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491495v1</w:t>
+                <w:t xml:space="preserve">hal-02976233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
               </w:r>
@@ -4724,51 +4724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression: design, performance and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -4796,97 +4796,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9022, Inria Bordeaux Sud-Ouest. 2017, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9130, Inria Bordeaux Sud-Ouest. 2017, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450732v3</w:t>
+                <w:t xml:space="preserve">hal-01660665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression: design, performance and analysis</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -4914,73 +4914,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9130, Inria Bordeaux Sud-Ouest. 2017, pp.1-32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9022, Inria Bordeaux Sud-Ouest. 2017, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660665v1</w:t>
+                <w:t xml:space="preserve">hal-01450732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reordering strategy for blocking optimization in sparse linear solvers</w:t>
               </w:r>
@@ -5343,51 +5343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019106v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01953908v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019106v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01953908v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>