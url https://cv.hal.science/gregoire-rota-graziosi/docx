--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -503,900 +503,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effort fiscal en Afrique subsaharienne : les résultats d’une nouvelle base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Compaore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.334.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taxing aid: the end of a paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.240-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10797-019-09573-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Mario Mansour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The supermodularity of the tax competition game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics of secession: a review of legal, theoretical, and empirical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trépier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Journal of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41937-017-0015-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Le développement au prisme des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edd.334.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.303.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further analysis on leadership in tax competition: the role of capital ownership—a comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.1028-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-014-9339-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trépier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crowding-in Effect of Simple Unconditional Central Grants on Local Own-Source Revenue: The Case of Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.361-387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01012137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralization in Africa and the Nature of Local Governments’ Competition: Evidence from Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (6), pp.1048-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-014-9343-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation dans les pays en développement : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (3), </w:t>
-[...366 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (4), pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,191 +2266,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les programmes de vérification des importations (PVI) à la lumière de la théorie de l'agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 230, 2009/2, pp.151-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the Strategic use of Representative Democracy in International Agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), pp.281-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366999v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00412268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secession and the Limits of Taxation: Toward a Theory of Internal Exit: Comment</w:t>
               </w:r>
@@ -2738,303 +2738,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taxation of Aid. Three study case: Benin, Cameroon, and Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OECD Tax and Development Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCDE, Feb 2023, Virtual (Zoom meeting), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect Taxation of E-Commerce and Digital Trade – Implications for Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNCTAD eWeek 2023: Shaping the future of the digital economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNCTAD, Dec 2023, Geneve, Suisse, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Tax Effort in SSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIDER Development Conference “Revving up revenue for development – the role of domestic resource mobilization”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNU WIDER, Sep 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxing aid: The end of a paradox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3085,51 +3085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing aid: The end of a paradox ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3370,51 +3370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing aid: The end of a paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3610,273 +3610,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impact des dépenses sociales sur le travail des enfants entre aversion absolue au risque et aversion relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Grigoriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes sur le Travail et l'Education des Enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Goods, Endogeneous Coalitions and Asymmetric Externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Economie Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Speech and action in policy processes : Approaches from Political Science and Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Science Politique « Do They Walk Like They Talk ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147975v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-00196870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oates Theorem Revisited</w:t>
               </w:r>
@@ -3994,329 +3994,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impact des dépenses sociales sur le travail des enfants entre aversion absolue au risque et aversion relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calipel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Grigoriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Integration : Strategic Delegation and Referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Strategic use of Strategic Delegation in Political Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence European Public Choice Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Political Integration : Strategic Delegation and Ratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude «Economie politique et économie publique locale»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018306v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-00023335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4545,190 +4545,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les opérateurs de téléphonie mobile plus taxés que les mines d’or en Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COVID 19, une raison supplémentaire pour fiscaliser l’aide internationale, et non l’inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863886v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03109009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenizing leadership in the tax competition race</w:t>
               </w:r>
@@ -4856,153 +4856,359 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The VAT Paradox in Resource Dependent Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critical Minerals, Critical Taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation and Industrialization: Global Evidence from the Introduction of the Value Added Tax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Tax Burden on Mobile Network Operators in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alou Adessé Dama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,2072 +5216,1971 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAD SAMARITANS IN FOREIGN AID: EVIDENCE FROM MAJOR MINERAL DISCOVERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938960v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+                <w:t xml:space="preserve">Frederick van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regressivity of CIT exemptions in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adesse Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation of civil aviation fuels as a source of financing for vulnerable countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taming Private Leviathans : Regulation versus Taxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Asif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Arezki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tax burden on mobile network operators in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de la dépense publique dans les pays en développement : mesure et déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Djoufelkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Relationship between Trade Liberalization and Taxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alou Adesse Dama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tax effort in Sub-Saharan African countries : evidence from a new dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Compaoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tax burden on mobile network operators in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Power to Tax in Sub-Saharan Africa: LTUs, VATs, and SARAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01332049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing Tax Coordination and Harmonization through Voluntary Commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01332058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation dans les pays en développement : une revue de la littérature - Decentralization in developing countries: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking the wave of democracy: The effect of foreign aid on the incumbent's re-election probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Moreno Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralisation in Africa and the Nature of Local Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous timing game with non-monotonic reaction functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leadership in Public Good Provision: a Timing Game Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats Incitatifs et Réforme des Douanes dans les PED : une Application des Modèles d'Agence Hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic integration and political fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00557242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralization in Africa and the nature of local governments' competition: evidence from Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous Timing in General Rent‐Seeking and Conflict Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the strategic use of representative democracy in international agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00562632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theory of `Internal Exit', a comment on Buchanan and Faith (1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...1075 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00557218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,126 +7190,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité environnementale en UEMOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdi. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des écarts fiscaux des États membres de l'Union économique et monétaire ouest-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Daubrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7226,153 +7331,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdi. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country Practices in Project Aid Taxation: Benin, Cameroon and Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERDI - Fondation pour les études et recherches sur le développement international; Plateform for collaboration on tax; World Bank Group; International Monetary Fund; OECD; United Nations Development Programme (UNDP). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7519,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adesse Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-023-09825-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adess&#233; Dama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Daubr&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-019-09573-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03182352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.334.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.04.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tranchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41937-017-0015-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9339-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01012137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9343-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.113-114.67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VDW7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKJ3G1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198911003106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2010.01473.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ81T7N7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Rota Graziosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04479281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sawadogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03526003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arezki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05519652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Bamba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick van Der Ploeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Camara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Asif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mansour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Moreno Dodson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouterige" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03913563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adesse Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-023-09825-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adess&#233; Dama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Daubr&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03182352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.334.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-019-09573-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.04.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tranchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41937-017-0015-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9339-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01012137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9343-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.113-114.67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VDW7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKJ3G1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198911003106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2010.01473.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ81T7N7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Rota Graziosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04479281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sawadogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03526003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arezki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochinard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05603816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick van Der Ploeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Le Van" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05519652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Bamba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Camara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Asif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mansour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Moreno Dodson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vergne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouterige" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03913563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>