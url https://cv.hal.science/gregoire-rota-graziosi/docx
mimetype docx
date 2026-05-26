--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -503,900 +503,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taxing aid: the end of a paradox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.240-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-019-09573-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effort fiscal en Afrique subsaharienne : les résultats d’une nouvelle base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Compaore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alou Adessé Dama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (4), pp.5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.334.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edd.334.0005⟩</w:t>
+                <w:t xml:space="preserve">hal-03182352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The supermodularity of the tax competition game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics of secession: a review of legal, theoretical, and empirical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trépier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Journal of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41937-017-0015-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Le développement au prisme des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.303.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further analysis on leadership in tax competition: the role of capital ownership—a comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27, pp.240-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10797-019-09573-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.1028-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-014-9339-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crowding-in Effect of Simple Unconditional Central Grants on Local Own-Source Revenue: The Case of Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.361-387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trépier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01012137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralization in Africa and the Nature of Local Governments’ Competition: Evidence from Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41937-017-0015-6⟩</w:t>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (6), pp.1048-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-014-9343-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation dans les pays en développement : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (3), </w:t>
-[...366 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (4), pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1581,50 +1581,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00913079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (2), pp.282-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2012.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does Decentralization Facilitate Access to Poverty-Related Services? Evidence from Benin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1646,189 +1762,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NBER Working Paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous timing in general rent-seeking and conflict models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2012.02.005⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (1), pp.168-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00689738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralisation in Africa and the Nature of Local Governments' Competition: Evidence from Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1857,160 +1960,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NBER Working Paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707601v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">halshs-00689738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complementary note on the issue of time inconsistency revisited as an extended game</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de vérification des importations (PVI) à la lumière de la théorie de l'agence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,303 +2738,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Political Economy of Tax Effort in SSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIDER Development Conference “Revving up revenue for development – the role of domestic resource mobilization”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNU WIDER, Sep 2023, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taxation of Aid. Three study case: Benin, Cameroon, and Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OECD Tax and Development Days 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCDE, Feb 2023, Virtual (Zoom meeting), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Taxation of E-Commerce and Digital Trade – Implications for Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNCTAD eWeek 2023: Shaping the future of the digital economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNCTAD, Dec 2023, Geneve, Suisse, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing aid: The end of a paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3085,51 +3085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing aid: The end of a paradox ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3370,51 +3370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing aid: The end of a paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3610,273 +3610,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Public Goods, Endogeneous Coalitions and Asymmetric Externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Economie Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech and action in policy processes : Approaches from Political Science and Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Science Politique « Do They Walk Like They Talk ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impact des dépenses sociales sur le travail des enfants entre aversion absolue au risque et aversion relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Grigoriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur le Travail et l'Education des Enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196870v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-00147975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oates Theorem Revisited</w:t>
               </w:r>
@@ -3994,191 +3994,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political Integration : Strategic Delegation and Referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impact des dépenses sociales sur le travail des enfants entre aversion absolue au risque et aversion relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calipel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Grigoriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118712v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00118668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Strategic use of Strategic Delegation in Political Integration</w:t>
               </w:r>
@@ -4545,362 +4545,362 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">COVID 19, une raison supplémentaire pour fiscaliser l’aide internationale, et non l’inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les opérateurs de téléphonie mobile plus taxés que les mines d’or en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And the tax winner is ... A note on endogenous timing in the commodity taxation race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenizing leadership in the tax competition race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492105v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5057,2130 +5057,2205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Power Fragmentation and the Resource Curse: The Tax Expenditure Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taxation and Industrialization: Global Evidence from the Introduction of the Value Added Tax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Dao</w:t>
+                <w:t xml:space="preserve">hal-05111441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Tax Burden on Mobile Network Operators in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Bamba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04938960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAD SAMARITANS IN FOREIGN AID: EVIDENCE FROM MAJOR MINERAL DISCOVERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regressivity of CIT exemptions in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adesse Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation of civil aviation fuels as a source of financing for vulnerable countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alou Adessé Dama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taming Private Leviathans : Regulation versus Taxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Asif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Arezki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tax burden on mobile network operators in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Relationship between Trade Liberalization and Taxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alou Adesse Dama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de la dépense publique dans les pays en développement : mesure et déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alou Adessé Dama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Djoufelkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tax effort in Sub-Saharan African countries : evidence from a new dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Compaoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tax burden on mobile network operators in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Power to Tax in Sub-Saharan Africa: LTUs, VATs, and SARAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01332049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing Tax Coordination and Harmonization through Voluntary Commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01332058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation dans les pays en développement : une revue de la littérature - Decentralization in developing countries: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking the wave of democracy: The effect of foreign aid on the incumbent's re-election probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Moreno Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralisation in Africa and the Nature of Local Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic integration and political fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00557242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous timing game with non-monotonic reaction functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leadership in Public Good Provision: a Timing Game Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats Incitatifs et Réforme des Douanes dans les PED : une Application des Modèles d'Agence Hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralization in Africa and the nature of local governments' competition: evidence from Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous Timing in General Rent‐Seeking and Conflict Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the strategic use of representative democracy in international agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00562632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theory of `Internal Exit', a comment on Buchanan and Faith (1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...1150 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00557218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7190,294 +7265,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité environnementale en UEMOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferdi. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bouterige</w:t>
+                <w:t xml:space="preserve">hal-05068940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des écarts fiscaux des États membres de l'Union économique et monétaire ouest-africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Daubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alou Adessé Dama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdi. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ferdi. 2024</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country Practices in Project Aid Taxation: Benin, Cameroon and Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERDI - Fondation pour les études et recherches sur le développement international; Plateform for collaboration on tax; World Bank Group; International Monetary Fund; OECD; United Nations Development Programme (UNDP). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7624,51 +7699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adesse Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-023-09825-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adess&#233; Dama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Daubr&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03182352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.334.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-019-09573-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.04.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tranchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41937-017-0015-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9339-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01012137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9343-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.113-114.67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VDW7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKJ3G1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198911003106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2010.01473.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ81T7N7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Rota Graziosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04479281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sawadogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03526003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arezki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochinard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05603816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick van Der Ploeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Le Van" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05519652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Bamba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Camara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Asif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mansour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Moreno Dodson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vergne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouterige" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03913563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adesse Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-023-09825-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adess&#233; Dama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Daubr&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-019-09573-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03182352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.334.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.04.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tranchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41937-017-0015-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9339-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01012137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9343-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.113-114.67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VDW7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKJ3G1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198911003106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2010.01473.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ81T7N7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Rota Graziosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04479281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sawadogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03526003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arezki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochinard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05603816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick van Der Ploeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Le Van" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05519652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Bamba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Camara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Asif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Compaor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mansour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Moreno Dodson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouterige" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03913563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>