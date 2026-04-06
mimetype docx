--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -681,234 +681,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asianism and its agents : On the necessity of a reexamination</w:t>
+                <w:t xml:space="preserve">A revolution in the middle : The French military mission, from Edo to Meiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernités et construction relationnelle des identités nationales en Asie de l’Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irasia; université de Chicago, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’EAJS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Japanese Studies (EAJS), Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351145v1</w:t>
+                <w:t xml:space="preserve">hal-04351139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions et acteurs : construction du renseignement japonais moderne</w:t>
+                <w:t xml:space="preserve">Asianism and its agents : On the necessity of a reexamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Histoire du Japon moderne et contemporain : Dynamiques et trajectoires d’une modernité, CRJ (EHESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Modernités et construction relationnelle des identités nationales en Asie de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irasia; université de Chicago, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230169v1</w:t>
+                <w:t xml:space="preserve">hal-04351145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revolution in the middle : The French military mission, from Edo to Meiji</w:t>
+                <w:t xml:space="preserve">Institutions et acteurs : construction du renseignement japonais moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’EAJS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Japanese Studies (EAJS), Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Histoire du Japon moderne et contemporain : Dynamiques et trajectoires d’une modernité, CRJ (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351139v1</w:t>
+                <w:t xml:space="preserve">hal-03230169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Japanese Intelligence in Shanghai (1890-1915)</w:t>
               </w:r>
@@ -957,234 +957,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des conseillers étrangers dans la mise en place de l'état-major de l’armée japonaise (1868-1894)</w:t>
+                <w:t xml:space="preserve">Du non-institutionnel à l’institutionnel ? La relation des agents d’influence avec le renseignement militaire japonais (1880-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circulation des savoirs entre l’Asie et l’Europe au temps de Léon de Rosny : Les ouvrages chinois, et les savoirs institutionnels militaires, juridiques, fin Edo/début Meiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noriko Berlinguez Kono; Université de Lille, Oct 2018, Lille (Villeneuve d'Ascq), France</w:t>
+              <w:t xml:space="preserve">12e colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Bouvard; Cléa Patin, Dec 2016, Lyon, France. pp.715-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351094v1</w:t>
+                <w:t xml:space="preserve">hal-04351023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">制度外の情報取集から制度内の取集へ：大陸浪人と陸軍の情報機関</w:t>
+                <w:t xml:space="preserve">L’influence des conseillers étrangers dans la mise en place de l'état-major de l’armée japonaise (1868-1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée à l’Université de Kyōto à l’invitation du Pr. Naraoka Sōchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naraoka Sōchi, Jan 2018, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">La circulation des savoirs entre l’Asie et l’Europe au temps de Léon de Rosny : Les ouvrages chinois, et les savoirs institutionnels militaires, juridiques, fin Edo/début Meiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noriko Berlinguez Kono; Université de Lille, Oct 2018, Lille (Villeneuve d'Ascq), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351073v1</w:t>
+                <w:t xml:space="preserve">hal-04351094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du non-institutionnel à l’institutionnel ? La relation des agents d’influence avec le renseignement militaire japonais (1880-1912)</w:t>
+                <w:t xml:space="preserve">制度外の情報取集から制度内の取集へ：大陸浪人と陸軍の情報機関</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de la Société française des études japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Bouvard; Cléa Patin, Dec 2016, Lyon, France. pp.715-724</w:t>
+              <w:t xml:space="preserve">Conférence donnée à l’Université de Kyōto à l’invitation du Pr. Naraoka Sōchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naraoka Sōchi, Jan 2018, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351023v1</w:t>
+                <w:t xml:space="preserve">hal-04351073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre russo-japonaise : Guerre secrète (1895-1906)</w:t>
               </w:r>
@@ -1578,303 +1578,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inspiration behind the tairiku rōnin : Early Modern Japanese Expansionist Ideology ?</w:t>
+                <w:t xml:space="preserve">Le phénomène des agents d’influence japonais : la société civile comme moteur de l’expansionnisme japonais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Asian Studies Congress and Early Modern Japan Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Asian Studies; Early Modern Japan Network, Mar 2016, SEATTLE, United States</w:t>
+              <w:t xml:space="preserve">Séminaire : Sciences sociales du Japon contemporain" : Histoire du Japon contemporain ; analyse et perspective du modèle de capitalisme japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur le Japon; Université Paris Diderot, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350999v1</w:t>
+                <w:t xml:space="preserve">hal-04351009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène des agents d’influence japonais : la société civile comme moteur de l’expansionnisme japonais.</w:t>
+                <w:t xml:space="preserve">The Inspiration behind the tairiku rōnin : Early Modern Japanese Expansionist Ideology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Sciences sociales du Japon contemporain" : Histoire du Japon contemporain ; analyse et perspective du modèle de capitalisme japonais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sur le Japon; Université Paris Diderot, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Asian Studies Congress and Early Modern Japan Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Asian Studies; Early Modern Japan Network, Mar 2016, SEATTLE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351009v1</w:t>
+                <w:t xml:space="preserve">hal-04350999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansionnisme japonais hors les institutions : le cas des agents d’influence non-institutionnels</w:t>
+                <w:t xml:space="preserve">Solidarité ou expansionnisme ? Le phénomène tairiku rōnin (1880- 1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire collectif du centre de recherche sur le Japon, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRJ - EHESS, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10e colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse le Mirail, Dec 2012, Toulouse, France. p. 347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350971v1</w:t>
+                <w:t xml:space="preserve">hal-04350940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarité ou expansionnisme ? Le phénomène tairiku rōnin (1880- 1911)</w:t>
+                <w:t xml:space="preserve">L’expansionnisme japonais hors les institutions : le cas des agents d’influence non-institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque de la Société française des études japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse le Mirail, Dec 2012, Toulouse, France. p. 347-356</w:t>
+              <w:t xml:space="preserve">Séminaire collectif du centre de recherche sur le Japon, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJ - EHESS, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350940v1</w:t>
+                <w:t xml:space="preserve">hal-04350971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asianism and Japanese Interests during the Meiji Period: The Case of Uchida Ryōhei</w:t>
               </w:r>
@@ -3009,220 +3009,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 9 – Pt 1 – « La haute fonction publique japonaise : carrières et influences »</w:t>
+                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 8 – « Union de même sexe au Japon » – Aline Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grivaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364398v1</w:t>
+                <w:t xml:space="preserve">hal-04364394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 8 – « Union de même sexe au Japon » – Aline Henninger</w:t>
+                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 9 – Pt 1 – « La haute fonction publique japonaise : carrières et influences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Henninger</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364394v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 9 – Pt2 – « La carrière des femmes dans la haute fonction publique japonaise » – Arnaud Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,102 +3234,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire sociale des chrétiens cachés au Japon</w:t>
+                <w:t xml:space="preserve">Le Japon en perspective - épisode 1 - Esthétique universaliste et art japonais », entretien avec Arthur Mitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Nogueira Ramos</w:t>
+                <w:t xml:space="preserve">Arthur Mitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364368v1</w:t>
+                <w:t xml:space="preserve">hal-04355095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chants pour enfants au Japon</w:t>
               </w:r>
@@ -3534,177 +3534,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Mishima</w:t>
+                <w:t xml:space="preserve">Histoire sociale des chrétiens cachés au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garcin</w:t>
+                <w:t xml:space="preserve">Martin Nogueira Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364375v1</w:t>
+                <w:t xml:space="preserve">hal-04364368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon en perspective - épisode 1 - Esthétique universaliste et art japonais », entretien avec Arthur Mitteau</w:t>
+                <w:t xml:space="preserve">Yukio Mishima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mitteau</w:t>
+                <w:t xml:space="preserve">Thomas Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355095v1</w:t>
+                <w:t xml:space="preserve">hal-04364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3780,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0929335E"/>
+    <w:nsid w:val="CA6878A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6842-2313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/efrc.252.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfej.asso.fr/spip.php?article236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01655802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Yatabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wartelle-Sakamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mitteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6842-2313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/efrc.252.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfej.asso.fr/spip.php?article236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01655802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Yatabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mitteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wartelle-Sakamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>