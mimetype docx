--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -681,234 +681,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revolution in the middle : The French military mission, from Edo to Meiji</w:t>
+                <w:t xml:space="preserve">Asianism and its agents : On the necessity of a reexamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’EAJS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Japanese Studies (EAJS), Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Modernités et construction relationnelle des identités nationales en Asie de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irasia; université de Chicago, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351139v1</w:t>
+                <w:t xml:space="preserve">hal-04351145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asianism and its agents : On the necessity of a reexamination</w:t>
+                <w:t xml:space="preserve">Institutions et acteurs : construction du renseignement japonais moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernités et construction relationnelle des identités nationales en Asie de l’Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irasia; université de Chicago, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Histoire du Japon moderne et contemporain : Dynamiques et trajectoires d’une modernité, CRJ (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351145v1</w:t>
+                <w:t xml:space="preserve">hal-03230169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions et acteurs : construction du renseignement japonais moderne</w:t>
+                <w:t xml:space="preserve">A revolution in the middle : The French military mission, from Edo to Meiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Histoire du Japon moderne et contemporain : Dynamiques et trajectoires d’une modernité, CRJ (EHESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’EAJS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Japanese Studies (EAJS), Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230169v1</w:t>
+                <w:t xml:space="preserve">hal-04351139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Japanese Intelligence in Shanghai (1890-1915)</w:t>
               </w:r>
@@ -1716,165 +1716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarité ou expansionnisme ? Le phénomène tairiku rōnin (1880- 1911)</w:t>
+                <w:t xml:space="preserve">L’expansionnisme japonais hors les institutions : le cas des agents d’influence non-institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque de la Société française des études japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse le Mirail, Dec 2012, Toulouse, France. p. 347-356</w:t>
+              <w:t xml:space="preserve">Séminaire collectif du centre de recherche sur le Japon, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJ - EHESS, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350940v1</w:t>
+                <w:t xml:space="preserve">hal-04350971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansionnisme japonais hors les institutions : le cas des agents d’influence non-institutionnels</w:t>
+                <w:t xml:space="preserve">Solidarité ou expansionnisme ? Le phénomène tairiku rōnin (1880- 1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire collectif du centre de recherche sur le Japon, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRJ - EHESS, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10e colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse le Mirail, Dec 2012, Toulouse, France. p. 347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350971v1</w:t>
+                <w:t xml:space="preserve">hal-04350940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asianism and Japanese Interests during the Meiji Period: The Case of Uchida Ryōhei</w:t>
               </w:r>
@@ -3234,477 +3234,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon en perspective - épisode 1 - Esthétique universaliste et art japonais », entretien avec Arthur Mitteau</w:t>
+                <w:t xml:space="preserve">Les chants pour enfants au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mitteau</w:t>
+                <w:t xml:space="preserve">Clara Wartelle-Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355095v1</w:t>
+                <w:t xml:space="preserve">hal-04364370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chants pour enfants au Japon</w:t>
+                <w:t xml:space="preserve">Le travail de journaliste au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Wartelle-Sakamoto</w:t>
+                <w:t xml:space="preserve">César Castellvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364370v1</w:t>
+                <w:t xml:space="preserve">hal-04364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de journaliste au Japon</w:t>
+                <w:t xml:space="preserve">Podcast - Le Japon en perspective – episode 2 : « Education spécialisée au Japon et en France : Les écoles d’aveugles » – Entretien avec Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Castellvi</w:t>
+                <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364367v1</w:t>
+                <w:t xml:space="preserve">hal-04355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast - Le Japon en perspective – episode 2 : « Education spécialisée au Japon et en France : Les écoles d’aveugles » – Entretien avec Anne-Lise Mithout</w:t>
+                <w:t xml:space="preserve">Histoire sociale des chrétiens cachés au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
+                <w:t xml:space="preserve">Martin Nogueira Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355131v1</w:t>
+                <w:t xml:space="preserve">hal-04364368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire sociale des chrétiens cachés au Japon</w:t>
+                <w:t xml:space="preserve">Yukio Mishima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Nogueira Ramos</w:t>
+                <w:t xml:space="preserve">Thomas Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364368v1</w:t>
+                <w:t xml:space="preserve">hal-04364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Mishima</w:t>
+                <w:t xml:space="preserve">Le Japon en perspective - épisode 1 - Esthétique universaliste et art japonais », entretien avec Arthur Mitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garcin</w:t>
+                <w:t xml:space="preserve">Arthur Mitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364375v1</w:t>
+                <w:t xml:space="preserve">hal-04355095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3780,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA6878A2"/>
+    <w:nsid w:val="EB13F382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6842-2313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/efrc.252.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfej.asso.fr/spip.php?article236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01655802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Yatabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mitteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wartelle-Sakamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6842-2313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/efrc.252.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfej.asso.fr/spip.php?article236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01655802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Yatabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wartelle-Sakamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mitteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>