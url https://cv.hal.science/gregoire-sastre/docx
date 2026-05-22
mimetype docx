--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -681,234 +681,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asianism and its agents : On the necessity of a reexamination</w:t>
+                <w:t xml:space="preserve">A revolution in the middle : The French military mission, from Edo to Meiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernités et construction relationnelle des identités nationales en Asie de l’Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irasia; université de Chicago, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’EAJS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Japanese Studies (EAJS), Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351145v1</w:t>
+                <w:t xml:space="preserve">hal-04351139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions et acteurs : construction du renseignement japonais moderne</w:t>
+                <w:t xml:space="preserve">Asianism and its agents : On the necessity of a reexamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Histoire du Japon moderne et contemporain : Dynamiques et trajectoires d’une modernité, CRJ (EHESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Modernités et construction relationnelle des identités nationales en Asie de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irasia; université de Chicago, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230169v1</w:t>
+                <w:t xml:space="preserve">hal-04351145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revolution in the middle : The French military mission, from Edo to Meiji</w:t>
+                <w:t xml:space="preserve">Institutions et acteurs : construction du renseignement japonais moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’EAJS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Japanese Studies (EAJS), Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Histoire du Japon moderne et contemporain : Dynamiques et trajectoires d’une modernité, CRJ (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351139v1</w:t>
+                <w:t xml:space="preserve">hal-03230169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Japanese Intelligence in Shanghai (1890-1915)</w:t>
               </w:r>
@@ -957,96 +957,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du non-institutionnel à l’institutionnel ? La relation des agents d’influence avec le renseignement militaire japonais (1880-1912)</w:t>
+                <w:t xml:space="preserve">制度外の情報取集から制度内の取集へ：大陸浪人と陸軍の情報機関</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de la Société française des études japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Bouvard; Cléa Patin, Dec 2016, Lyon, France. pp.715-724</w:t>
+              <w:t xml:space="preserve">Conférence donnée à l’Université de Kyōto à l’invitation du Pr. Naraoka Sōchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naraoka Sōchi, Jan 2018, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351023v1</w:t>
+                <w:t xml:space="preserve">hal-04351073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des conseillers étrangers dans la mise en place de l'état-major de l’armée japonaise (1868-1894)</w:t>
               </w:r>
@@ -1095,234 +1095,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">制度外の情報取集から制度内の取集へ：大陸浪人と陸軍の情報機関</w:t>
+                <w:t xml:space="preserve">Du non-institutionnel à l’institutionnel ? La relation des agents d’influence avec le renseignement militaire japonais (1880-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée à l’Université de Kyōto à l’invitation du Pr. Naraoka Sōchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naraoka Sōchi, Jan 2018, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">12e colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Bouvard; Cléa Patin, Dec 2016, Lyon, France. pp.715-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351073v1</w:t>
+                <w:t xml:space="preserve">hal-04351023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre russo-japonaise : Guerre secrète (1895-1906)</w:t>
+                <w:t xml:space="preserve">Informal Figures of Japanese Imperialism : The political activism of the Gen’yōsha.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de la Société française des études japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yannick Bardy; Pauline Cherrier; Gérald Peloux; Ehess, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">History and Humanities Study group de l’institut allemand d’études japonaise à l’Université Sophia de Tōkyō</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence donnée dans le cadre du History and Humanities Study group de l’institut allemand d’études japonaise à l’Université Sophia de Tōkyō, Mar 2018, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351109v1</w:t>
+                <w:t xml:space="preserve">hal-04351084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Figures of Japanese Imperialism : The political activism of the Gen’yōsha.</w:t>
+                <w:t xml:space="preserve">Guerre russo-japonaise : Guerre secrète (1895-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Humanities Study group de l’institut allemand d’études japonaise à l’Université Sophia de Tōkyō</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence donnée dans le cadre du History and Humanities Study group de l’institut allemand d’études japonaise à l’Université Sophia de Tōkyō, Mar 2018, Tokyo (Japan), Japan</w:t>
+              <w:t xml:space="preserve">13ème colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yannick Bardy; Pauline Cherrier; Gérald Peloux; Ehess, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351084v1</w:t>
+                <w:t xml:space="preserve">hal-04351109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre ou paix en Asie : le rôle des officiers japonais dans la diplomatie japonaise (1894-1905)</w:t>
               </w:r>
@@ -1578,303 +1578,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène des agents d’influence japonais : la société civile comme moteur de l’expansionnisme japonais.</w:t>
+                <w:t xml:space="preserve">The Inspiration behind the tairiku rōnin : Early Modern Japanese Expansionist Ideology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Sciences sociales du Japon contemporain" : Histoire du Japon contemporain ; analyse et perspective du modèle de capitalisme japonais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sur le Japon; Université Paris Diderot, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Asian Studies Congress and Early Modern Japan Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Asian Studies; Early Modern Japan Network, Mar 2016, SEATTLE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351009v1</w:t>
+                <w:t xml:space="preserve">hal-04350999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inspiration behind the tairiku rōnin : Early Modern Japanese Expansionist Ideology ?</w:t>
+                <w:t xml:space="preserve">Le phénomène des agents d’influence japonais : la société civile comme moteur de l’expansionnisme japonais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Asian Studies Congress and Early Modern Japan Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Asian Studies; Early Modern Japan Network, Mar 2016, SEATTLE, United States</w:t>
+              <w:t xml:space="preserve">Séminaire : Sciences sociales du Japon contemporain" : Histoire du Japon contemporain ; analyse et perspective du modèle de capitalisme japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur le Japon; Université Paris Diderot, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350999v1</w:t>
+                <w:t xml:space="preserve">hal-04351009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansionnisme japonais hors les institutions : le cas des agents d’influence non-institutionnels</w:t>
+                <w:t xml:space="preserve">Solidarité ou expansionnisme ? Le phénomène tairiku rōnin (1880- 1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire collectif du centre de recherche sur le Japon, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRJ - EHESS, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10e colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse le Mirail, Dec 2012, Toulouse, France. p. 347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350971v1</w:t>
+                <w:t xml:space="preserve">hal-04350940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarité ou expansionnisme ? Le phénomène tairiku rōnin (1880- 1911)</w:t>
+                <w:t xml:space="preserve">L’expansionnisme japonais hors les institutions : le cas des agents d’influence non-institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque de la Société française des études japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse le Mirail, Dec 2012, Toulouse, France. p. 347-356</w:t>
+              <w:t xml:space="preserve">Séminaire collectif du centre de recherche sur le Japon, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJ - EHESS, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350940v1</w:t>
+                <w:t xml:space="preserve">hal-04350971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asianism and Japanese Interests during the Meiji Period: The Case of Uchida Ryōhei</w:t>
               </w:r>
@@ -2934,295 +2934,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 7 – « Mariage, et communauté LGBT au Japon » – Aline Henninger</w:t>
+                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 9 – Pt 1 – « La haute fonction publique japonaise : carrières et influences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Henninger</w:t>
+                <w:t xml:space="preserve">Arnaud Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364381v1</w:t>
+                <w:t xml:space="preserve">hal-04364398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 8 – « Union de même sexe au Japon » – Aline Henninger</w:t>
+                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 7 – « Mariage, et communauté LGBT au Japon » – Aline Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364394v1</w:t>
+                <w:t xml:space="preserve">hal-04364381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 9 – Pt 1 – « La haute fonction publique japonaise : carrières et influences »</w:t>
+                <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 8 – « Union de même sexe au Japon » – Aline Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grivaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04364398v1</w:t>
+                <w:t xml:space="preserve">hal-04364394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast – Le Japon en perspective – Épisode 9 – Pt2 – « La carrière des femmes dans la haute fonction publique japonaise » – Arnaud Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,177 +3234,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chants pour enfants au Japon</w:t>
+                <w:t xml:space="preserve">Le Japon en perspective - épisode 1 - Esthétique universaliste et art japonais », entretien avec Arthur Mitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Wartelle-Sakamoto</w:t>
+                <w:t xml:space="preserve">Arthur Mitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364370v1</w:t>
+                <w:t xml:space="preserve">hal-04355095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de journaliste au Japon</w:t>
+                <w:t xml:space="preserve">Histoire sociale des chrétiens cachés au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Castellvi</w:t>
+                <w:t xml:space="preserve">Martin Nogueira Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364367v1</w:t>
+                <w:t xml:space="preserve">hal-04364368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast - Le Japon en perspective – episode 2 : « Education spécialisée au Japon et en France : Les écoles d’aveugles » – Entretien avec Anne-Lise Mithout</w:t>
               </w:r>
@@ -3459,252 +3459,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire sociale des chrétiens cachés au Japon</w:t>
+                <w:t xml:space="preserve">Le travail de journaliste au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Nogueira Ramos</w:t>
+                <w:t xml:space="preserve">César Castellvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364368v1</w:t>
+                <w:t xml:space="preserve">hal-04364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Mishima</w:t>
+                <w:t xml:space="preserve">Les chants pour enfants au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garcin</w:t>
+                <w:t xml:space="preserve">Clara Wartelle-Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364375v1</w:t>
+                <w:t xml:space="preserve">hal-04364370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon en perspective - épisode 1 - Esthétique universaliste et art japonais », entretien avec Arthur Mitteau</w:t>
+                <w:t xml:space="preserve">Yukio Mishima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mitteau</w:t>
+                <w:t xml:space="preserve">Thomas Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355095v1</w:t>
+                <w:t xml:space="preserve">hal-04364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3780,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB13F382"/>
+    <w:nsid w:val="51F46DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6842-2313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/efrc.252.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfej.asso.fr/spip.php?article236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01655802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Yatabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wartelle-Sakamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mitteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregoire-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6842-2313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/efrc.252.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfej.asso.fr/spip.php?article236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01655802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Yatabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mitteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wartelle-Sakamoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>