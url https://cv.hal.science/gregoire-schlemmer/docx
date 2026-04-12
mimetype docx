--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1070,165 +1070,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tambours et objets rituels des devins Kulung Rai de l'Himalaya népalais</w:t>
+                <w:t xml:space="preserve">Les « guérisseurs » guérissent-ils ou : pourquoi diviniser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre du toit du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 p</w:t>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, D’une anthropologie du chamanisme vers une anthropologie du croire, no HS, pp.591-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294190v1</w:t>
+                <w:t xml:space="preserve">hal-01292205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « guérisseurs » guérissent-ils ou : pourquoi diviniser ?</w:t>
+                <w:t xml:space="preserve">Tambours et objets rituels des devins Kulung Rai de l'Himalaya népalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, D’une anthropologie du chamanisme vers une anthropologie du croire, no HS, pp.591-601</w:t>
+              <w:t xml:space="preserve">Lettre du toit du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292205v1</w:t>
+                <w:t xml:space="preserve">hal-01294190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fils du territoire, alliés de la forêt : expressions rituelles du rapport au territoire chez les Kulung Rai du Népal oriental</w:t>
               </w:r>
@@ -2393,204 +2393,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
+                <w:t xml:space="preserve">Construction and management of ethnicities in Southeast Asia : cultures, policies and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-292, 2012</w:t>
+              <w:t xml:space="preserve">Lagrée S. (ed.), Diaz V. (ed.) Social differentiation and inequalities : methodological and cross-cutting approaches to questions of gender and ethnicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Agence française de développement, pp.239-284, 2012, Conférences et séminaires (AFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322180v1</w:t>
+                <w:t xml:space="preserve">hal-01294192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and management of ethnicities in Southeast Asia : cultures, policies and development</w:t>
+                <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lagrée S. (ed.), Diaz V. (ed.) Social differentiation and inequalities : methodological and cross-cutting approaches to questions of gender and ethnicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Agence française de développement, pp.239-284, 2012, Conférences et séminaires (AFD)</w:t>
+              <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-292, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294192v1</w:t>
+                <w:t xml:space="preserve">hal-01322180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA POLITIQUE DES MORTS. Ancêtres, mauvais morts et modalités d’actions chez les Kulung Rai, une population de l’Himalaya</w:t>
               </w:r>
@@ -2643,333 +2643,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rai, Khambu, Subba, Kirant, etc : ethnic labels or political and land tenure categories ? : logics of identification of an ensemble of populations in Nepal</w:t>
+                <w:t xml:space="preserve">The illness is the other people : cross representations and ritual management of alterity and illness among the Kulung (Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Ethnonyms, Territories and Rituals through the Interethnic Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-59, 2010</w:t>
+              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Considering the Other through Ethnonyms, Territories and Rituals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-166, 2010, 978-0415559362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292245v1</w:t>
+                <w:t xml:space="preserve">hal-01292238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The illness is the other people : cross representations and ritual management of alterity and illness among the Kulung (Nepal)</w:t>
+                <w:t xml:space="preserve">Rai, Khambu, Subba, Kirant, etc : ethnic labels or political and land tenure categories ? : logics of identification of an ensemble of populations in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Considering the Other through Ethnonyms, Territories and Rituals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Ethnonyms, Territories and Rituals through the Interethnic Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-59, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01292238v1</w:t>
+                <w:t xml:space="preserve">hal-01292245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rituel de Khalo Bhut, l'esprit noir : ou comment créer une présence pour mieux la replacer à distance</w:t>
+                <w:t xml:space="preserve">Divination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu-Léger, Daniel; Azria, Régine </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autels et aires sacrificielles : modes de mise en présence et formes d’approche des instances. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.97-110, 2010</w:t>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-269, 2010, 978-2-13-054576-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292251v1</w:t>
+                <w:t xml:space="preserve">hal-01292260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divination</w:t>
+                <w:t xml:space="preserve">Le rituel de Khalo Bhut, l'esprit noir : ou comment créer une présence pour mieux la replacer à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autels et aires sacrificielles : modes de mise en présence et formes d’approche des instances. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.97-110, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01292260v1</w:t>
+                <w:t xml:space="preserve">hal-01292251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vicissitudes de l'ethnonyme &amp;quot;Kirant&amp;quot; : de l'orientalisme aux revendications identitaires</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.schlemmer@ird.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Schlemmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.8235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00557472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490920-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2022.01.0207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.114075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Inter-Ethnic-Dynamics-in-Asia-Considering-the-Other-through-Ethnonyms/Culas-Robinne/p/book/9780415836784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.schlemmer@ird.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Schlemmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.8235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00557472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490920-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2022.01.0207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.114075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Inter-Ethnic-Dynamics-in-Asia-Considering-the-Other-through-Ethnonyms/Culas-Robinne/p/book/9780415836784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>