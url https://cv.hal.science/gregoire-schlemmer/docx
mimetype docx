--- v1 (2026-04-12)
+++ v2 (2026-05-21)
@@ -2393,204 +2393,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and management of ethnicities in Southeast Asia : cultures, policies and development</w:t>
+                <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lagrée S. (ed.), Diaz V. (ed.) Social differentiation and inequalities : methodological and cross-cutting approaches to questions of gender and ethnicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Agence française de développement, pp.239-284, 2012, Conférences et séminaires (AFD)</w:t>
+              <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-292, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294192v1</w:t>
+                <w:t xml:space="preserve">hal-01322180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
+                <w:t xml:space="preserve">Construction and management of ethnicities in Southeast Asia : cultures, policies and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire et gérer les ethnicités en Asie du Sud-Est : cultures, politiques et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-292, 2012</w:t>
+              <w:t xml:space="preserve">Lagrée S. (ed.), Diaz V. (ed.) Social differentiation and inequalities : methodological and cross-cutting approaches to questions of gender and ethnicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Agence française de développement, pp.239-284, 2012, Conférences et séminaires (AFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322180v1</w:t>
+                <w:t xml:space="preserve">hal-01294192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA POLITIQUE DES MORTS. Ancêtres, mauvais morts et modalités d’actions chez les Kulung Rai, une population de l’Himalaya</w:t>
               </w:r>
@@ -2643,333 +2643,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The illness is the other people : cross representations and ritual management of alterity and illness among the Kulung (Nepal)</w:t>
+                <w:t xml:space="preserve">Rai, Khambu, Subba, Kirant, etc : ethnic labels or political and land tenure categories ? : logics of identification of an ensemble of populations in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Considering the Other through Ethnonyms, Territories and Rituals</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-166, 2010, 978-0415559362</w:t>
+              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Ethnonyms, Territories and Rituals through the Interethnic Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-59, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292238v1</w:t>
+                <w:t xml:space="preserve">hal-01292245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rai, Khambu, Subba, Kirant, etc : ethnic labels or political and land tenure categories ? : logics of identification of an ensemble of populations in Nepal</w:t>
+                <w:t xml:space="preserve">The illness is the other people : cross representations and ritual management of alterity and illness among the Kulung (Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Ethnonyms, Territories and Rituals through the Interethnic Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-59, 2010</w:t>
+              <w:t xml:space="preserve">Interethnic Dynamic in Asia. Considering the Other through Ethnonyms, Territories and Rituals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-166, 2010, 978-0415559362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292245v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divination</w:t>
+                <w:t xml:space="preserve">Le rituel de Khalo Bhut, l'esprit noir : ou comment créer une présence pour mieux la replacer à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.267-269, 2010, 978-2-13-054576-7</w:t>
+              <w:t xml:space="preserve">Autels et aires sacrificielles : modes de mise en présence et formes d’approche des instances. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.97-110, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292260v1</w:t>
+                <w:t xml:space="preserve">hal-01292251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rituel de Khalo Bhut, l'esprit noir : ou comment créer une présence pour mieux la replacer à distance</w:t>
+                <w:t xml:space="preserve">Divination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu-Léger, Daniel; Azria, Régine </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autels et aires sacrificielles : modes de mise en présence et formes d’approche des instances. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.97-110, 2010</w:t>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-269, 2010, 978-2-13-054576-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292251v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vicissitudes de l'ethnonyme &amp;quot;Kirant&amp;quot; : de l'orientalisme aux revendications identitaires</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.schlemmer@ird.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Schlemmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.8235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00557472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490920-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2022.01.0207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.114075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Inter-Ethnic-Dynamics-in-Asia-Considering-the-Other-through-Ethnonyms/Culas-Robinne/p/book/9780415836784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregoire.schlemmer@ird.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Schlemmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.8235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00557472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490920-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2022.01.0207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.114075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Inter-Ethnic-Dynamics-in-Asia-Considering-the-Other-through-Ethnonyms/Culas-Robinne/p/book/9780415836784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>